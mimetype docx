--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -97,2933 +97,2920 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About drivers of performance for crop growth model calibration at the within-field scale</w:t>
+                <w:t xml:space="preserve">A Hybrid LiDAR–PROSAIL Approach for LAI Estimation in Vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+                <w:t xml:space="preserve">Leire Sandonís-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Taylor</w:t>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127773⟩</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.102007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2026.102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199121v1</w:t>
+                <w:t xml:space="preserve">hal-05560736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of quality traits in cereal and arable production systems: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About drivers of performance for crop growth model calibration at the within-field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengzhi Fan</w:t>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">James A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuliang Jin</w:t>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Casa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Crop Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.45 - 57. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cj.2023.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541782v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvaSprayViti: A flexible test bench for comparative assessment of the 3D deposition efficiency of vineyard sprayers at multiple growth stages</w:t>
+                <w:t xml:space="preserve">Remote sensing of quality traits in cereal and arable production systems: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Zhenhai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Codis</w:t>
+                <w:t xml:space="preserve">Chengzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Liénard</w:t>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Verges</w:t>
+                <w:t xml:space="preserve">Xiuliang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Carra</w:t>
+                <w:t xml:space="preserve">Raffaele Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.1-14. </w:t>
+              <w:t xml:space="preserve">The Crop Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.45 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cj.2023.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529797v1</w:t>
+                <w:t xml:space="preserve">hal-04541782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+                <w:t xml:space="preserve">EvaSprayViti: A flexible test bench for comparative assessment of the 3D deposition efficiency of vineyard sprayers at multiple growth stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cammarano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Castrignanò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Adrien Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103773⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229132v1</w:t>
+                <w:t xml:space="preserve">hal-04529797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-Learning Methods to Identify Key Predictors of Site-Specific Vineyard Yield and Vine Size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
+                <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazaël Jones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Castrignanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2022.22050⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105139v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberzone – a decision support tool constructed from a physiological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.M.B. Travers</w:t>
+                <w:t xml:space="preserve">Machine-Learning Methods to Identify Key Predictors of Site-Specific Vineyard Yield and Vine Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wilson</w:t>
+                <w:t xml:space="preserve">Terence R. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Burness</w:t>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.40⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.0740013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2022.22050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053682v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Long-Term Effects of Alternative Management Practices in Conventional and Organic Agricultural Systems on Soil Carbon Stocks Using the DayCent Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the similarities between NDVI maps from different proximal and remote sensing platforms in explaining vineyard variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasimati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Fernandes Zani</w:t>
+                <w:t xml:space="preserve">V. Psiroukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+                <w:t xml:space="preserve">N. Darra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Denis Abbott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">A. Kalogrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Valadares Galdos</w:t>
+                <w:t xml:space="preserve">D. Kalivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.1093. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.1220-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy13041093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09984-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067111v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the similarities between NDVI maps from different proximal and remote sensing platforms in explaining vineyard variability</w:t>
+                <w:t xml:space="preserve">Predicting Long-Term Effects of Alternative Management Practices in Conventional and Organic Agricultural Systems on Soil Carbon Stocks Using the DayCent Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kasimati</w:t>
+                <w:t xml:space="preserve">Caio Fernandes Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Psiroukis</w:t>
+                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Darra</w:t>
+                <w:t xml:space="preserve">Geoffrey Denis Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalogrias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Kalivas</w:t>
+                <w:t xml:space="preserve">Marcelo Valadares Galdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09984-2⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13041093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010132v1</w:t>
+                <w:t xml:space="preserve">hal-04067111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified crop rotations and organic amendments as strategies for increasing soil carbon storage and stabilisation in UK arable systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuberzone – a decision support tool constructed from a physiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M.B. Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Zani</w:t>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Manning</w:t>
+                <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Abbott</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Burness</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1113026⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1360, pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104617v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the suitability of a terrestrial 2D LiDAR scanner for 3D canopy characterisation of narrow vineyards to optimise the spraying process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Diversified crop rotations and organic amendments as strategies for increasing soil carbon storage and stabilisation in UK arable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Bidaut</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1113026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1113026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053673v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Richetti</w:t>
+                <w:t xml:space="preserve">Testing the suitability of a terrestrial 2D LiDAR scanner for 3D canopy characterisation of narrow vineyards to optimise the spraying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cammarano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1360, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03604358v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Dawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4054676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of integrating grass‐clover leys with livestock into arable crop rotations on soil carbon stocks and particulate and mineral‐associated soil organic matter fractions in conventional and organic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Lopez‐capel</w:t>
+                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey D. Abbott</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Richetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12754⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1489-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03324153v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the distribution of spray deposits within a vine canopy from measurements on artificial targets and real leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Effects of integrating grass‐clover leys with livestock into arable crop rotations on soil carbon stocks and particulate and mineral‐associated soil organic matter fractions in conventional and organic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio F Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Naud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Elisa Lopez‐capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia M. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.5414⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.448-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836810v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and transferability of thermal, temporal and phenological-based in-season predictions of above-ground biomass in wheat crops from proximal crop reflectance data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the distribution of spray deposits within a vine canopy from measurements on artificial targets and real leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.5414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.112967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03604429v1</w:t>
+                <w:t xml:space="preserve">hal-03836810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision agriculture technology adoption: a qualitative study of small-scale commercial “family farms” located in the North China Plain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beth Clark</w:t>
+                <w:t xml:space="preserve">Comparison and transferability of thermal, temporal and phenological-based in-season predictions of above-ground biomass in wheat crops from proximal crop reflectance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Glyn. Jones</w:t>
+                <w:t xml:space="preserve">Rachel Gaulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuliang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-021-09839-2⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.112967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342994v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local influence of climate on grapevine: an analytical process involving a functional and Bayesian exploration of farm data time series synchronised with an eGDD thermal index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Laurent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (2), pp.301-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision agriculture technology adoption: a qualitative study of small-scale commercial “family farms” located in the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Longchamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizzie Sagoo</w:t>
+                <w:t xml:space="preserve">Shan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Momin</w:t>
+                <w:t xml:space="preserve">Glyn. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
+              <w:t xml:space="preserve">, 2022, 23, pp.319-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761780v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+                <w:t xml:space="preserve">Louis Longchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Lizzie Sagoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836627v1</w:t>
+                <w:t xml:space="preserve">hal-03761780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning and data fusion in precision horticulture: current and needed capabilities to assist decision-making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1314, pp.173 - 188. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/actahortic.2021.1314.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368835v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the site-specific distribution of agrochemical spray deposition in vineyards at multiple phenological stages using 2D LiDAR-based primary canopy attributes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Concord Crop Load response for current commercial production in New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lebeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terry Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189, pp.106402. </w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.ajev.2020.20026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2020.20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339890v1</w:t>
+                <w:t xml:space="preserve">hal-02942161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
               </w:r>
@@ -3035,77 +3022,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
@@ -3137,827 +3124,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Concord Crop Load response for current commercial production in New York</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the site-specific distribution of agrochemical spray deposition in vineyards at multiple phenological stages using 2D LiDAR-based primary canopy attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Bates</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (1), pp.ajev.2020.20026. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.106402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5344/ajev.2020.20026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942161v1</w:t>
+                <w:t xml:space="preserve">hal-03339890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazed temporary grass-clover leys in crop rotations can have a positive impact on soil quality under both conventional and organic agricultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio F Zani</w:t>
+                <w:t xml:space="preserve">Zoning and data fusion in precision horticulture: current and needed capabilities to assist decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Gowing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">T.R. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Lopez-Capel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Manfrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13002⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1314, pp.173 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2021.1314.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942228v1</w:t>
+                <w:t xml:space="preserve">hal-03368835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the issues, methods and perspectives for yield estimation, prediction and forecasting in viticulture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Oger</w:t>
+                <w:t xml:space="preserve">Grazed temporary grass-clover leys in crop rotations can have a positive impact on soil quality under both conventional and organic agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio F Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Arnold Taylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+                <w:t xml:space="preserve">John Gowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Métay</w:t>
+                <w:t xml:space="preserve">Elisa Lopez-Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1513-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03324094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Vegetative Indices for Calibrating Proximal Canopy Sensors to Grapevine Pruning Weight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">A review of the issues, methods and perspectives for yield estimation, prediction and forecasting in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Bates</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Arnold Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2021.20042⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323108v1</w:t>
+                <w:t xml:space="preserve">hal-03324094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Kayad</w:t>
+                <w:t xml:space="preserve">Comparison of Different Vegetative Indices for Calibrating Proximal Canopy Sensors to Grapevine Pruning Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Marinello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Terence Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2021.20042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942190v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical interannual wheat yield and grain protein prediction model using spectral vegetative indices and meteorological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4002,5834 +4006,5964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 54 (1), pp.123-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942174v1</w:t>
+                <w:t xml:space="preserve">hal-02942190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02492098v1</w:t>
+                <w:t xml:space="preserve">hal-02942174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches to orchard management: assessing the variability in yield and maturity in a ‘Gala’ apple orchard using a simple management unit modeling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Corelli Grappadelli</w:t>
+                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morandi</w:t>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Losciale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (4), pp.211-218. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.897-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/eJHS.2020/85.4.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942147v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to automate the filtering and classifying of 2D LiDAR data for site-specific estimations of canopy height and width in vineyards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Codis</w:t>
+                <w:t xml:space="preserve">Innovative approaches to orchard management: assessing the variability in yield and maturity in a ‘Gala’ apple orchard using a simple management unit modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lebeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Corelli Grappadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Losciale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.10.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/eJHS.2020/85.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110685v1</w:t>
+                <w:t xml:space="preserve">hal-02942147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">An algorithm to automate the filtering and classifying of 2D LiDAR data for site-specific estimations of canopy height and width in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Macarthur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gwyn</w:t>
+                <w:t xml:space="preserve">Frédéric Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.450-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990990v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid modelling approach to understanding adoption of precision agriculture technologies in Chinese cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-temporal yield pattern analysis method for deriving yield zones in crop production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Blasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211263–1290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-020-09719-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+                <w:t xml:space="preserve">Lauren Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. W. Peng</w:t>
+                <w:t xml:space="preserve">Patrick Durrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Roediger</w:t>
+                <w:t xml:space="preserve">S. Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 878 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf4fd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347256v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nitrogen to restore water quality in China</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoqing Yu</w:t>
+                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Huang</w:t>
+                <w:t xml:space="preserve">E. W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathon S. Wright</w:t>
+                <w:t xml:space="preserve">Joel Roediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1001-1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 878 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf4fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02186561v1</w:t>
+                <w:t xml:space="preserve">hal-02347256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Managing nitrogen to restore water quality in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon S. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567 (7749), pp.516-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608141v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Davies</w:t>
+                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louise Allcock</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.880-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271036v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Leroux</w:t>
+                <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pål Buhl-Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09634-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0218904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608581v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic harmonization of heterogeneous agronomic and environmental spatial data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.1211-1230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09650-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.278-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09634-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609242v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoFIS: An open source, decision-support tool for precision agriculture data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Automatic harmonization of heterogeneous agronomic and environmental spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1211-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09650-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture8060073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02068798v1</w:t>
+                <w:t xml:space="preserve">hal-02609242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zone-based approach for processing and interpreting variability in multi-temporal yield data sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">GeoFIS: An open source, decision-support tool for precision agriculture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.03.029⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture8060073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607449v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">A zone-based approach for processing and interpreting variability in multi-temporal yield data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D Abbott</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01887103v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in stochastic photoreceptor specification and color preference in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Anderson</w:t>
+                <w:t xml:space="preserve">T. D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India Reiss</w:t>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrus Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haziq Siddiqi</w:t>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.29593⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671827v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01887103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2016 update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural variation in stochastic photoreceptor specification and color preference in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enis Afgan</w:t>
+                <w:t xml:space="preserve">Cyrus Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dannon Baker</w:t>
+                <w:t xml:space="preserve">Annie Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius van den Beek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dave Bouvier</w:t>
+                <w:t xml:space="preserve">Haziq Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw343⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.29593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360125v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. IX. Estimating the Efficiency of Galaxy Formation on the Lowest-mass Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2016 update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enis Afgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannon Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grossauer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">Marius van den Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blankenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/1/88⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (W1), pp.W3-W10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453270v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of remotely-sensed vegetative and terrain covariates at different spatial resolutions in modelling soil and watertable depth (for digital soil mapping)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. IX. Estimating the Efficiency of Galaxy Formation on the Lowest-mass Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grossauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Guix</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.09.009⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 807 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/1/88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650587v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the neutron drip line: The unbound oxygen isotopes $^{25}$O and $^{26}$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caesar</w:t>
+                <w:t xml:space="preserve">J. Simonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Simonis</w:t>
+                <w:t xml:space="preserve">T. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adachi</w:t>
+                <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.034313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.034313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00862732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing-based decision support tools for spatial data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
+                <w:t xml:space="preserve">The utility of remotely-sensed vegetative and terrain covariates at different spatial resolutions in modelling soil and watertable depth (for digital soil mapping)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mauricio Galleguillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/18756891.2013.818185⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 193-194, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146110v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+                <w:t xml:space="preserve">Soft computing-based decision support tools for spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pellegrino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Tisseyre</w:t>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (Suppl 1), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2013.818185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506256v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of ancillary data to derive production management units in sweetcorn (Zea Mays var. rugosa) using MANOVA and an information criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Whelan</w:t>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645673v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats exceptionnels de Iasi, sondeur atmosphérique hyperspectral de Metop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">Selection of ancillary data to derive production management units in sweetcorn (Zea Mays var. rugosa) using MANOVA and an information criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Camy-Peyret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/39838⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.519-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9195-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650788v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinefera L.) water status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les résultats exceptionnels de Iasi, sondeur atmosphérique hyperspectral de Metop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Camy-Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72, pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/39838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595412v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A segmentation algorithm for the delineation of agricultural management zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinefera L.) water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662331v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and significance of sources of spatial variation in grapevine water status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A segmentation algorithm for the delineation of agricultural management zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00066.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667222v1</w:t>
+                <w:t xml:space="preserve">hal-02662331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the spatial prediction of water status in vines (Vitis vinifera L.) using high resolution ancillary information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Identification and significance of sources of spatial variation in grapevine water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-010-9164-7⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02594166v1</w:t>
+                <w:t xml:space="preserve">hal-02667222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil units within a vineyard using statistics associated with high-resolution apparent soil electrical conductivity data and factorial discriminant analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A model for the spatial prediction of water status in vines (Vitis vinifera L.) using high resolution ancillary information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 153 (1-2), pp.278-284. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.358-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9164-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594169v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 measurements of HCl, HF, CCl&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F and CCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using space-, balloon- and ground-based instrument observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping soil units within a vineyard using statistics associated with high-resolution apparent soil electrical conductivity data and factorial discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mahieu</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duchatelet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153 (1-2), pp.278-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328309v1</w:t>
+                <w:t xml:space="preserve">hal-02594169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 measurements of HCl, HF, CCl&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F and CCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using space-, balloon- and ground-based instrument observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kerzenmacher</w:t>
+                <w:t xml:space="preserve">P. Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Wolff</w:t>
+                <w:t xml:space="preserve">P. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Strong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">K. A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. A. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.3027-3142</w:t>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.3431-3495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328307v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of NO2 and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareile Wolff</w:t>
+                <w:t xml:space="preserve">T. Kerzenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Strong</w:t>
+                <w:t xml:space="preserve">M. A. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaley Walker</w:t>
+                <w:t xml:space="preserve">K. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.3027-3142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327752v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. A. Wolff</w:t>
+                <w:t xml:space="preserve">Validation of NO2 and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kerzenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareile Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Kerzenmacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. A. Walker</w:t>
+                <w:t xml:space="preserve">Kimberly Strong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Bernath</w:t>
+                <w:t xml:space="preserve">Eric Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaley Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (19), pp.5801-5841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-8-5801-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328310v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to the lower mesosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Validation of ACE-FTS N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Kerzenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Bernath</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (9), pp.2435</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.3597-3663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328585v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to the lower mesosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Bernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blumenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (2), pp.63-76</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (9), pp.2435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666054v1</w:t>
+                <w:t xml:space="preserve">hal-00328585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to lower mesosphere</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (6), pp.17975-18014</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328249v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV protease cleavage product or procaspase8 p41 acts directly upon mitochondria to cause membrane depolarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to lower mesosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F. Bernath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Algeciras-Schimmnich</w:t>
+                <w:t xml:space="preserve">P. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1:39-46</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.17975-18014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354217v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between SCIAMACHY and ground-based FTIR data for total columns of CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+                <w:t xml:space="preserve">HIV protease cleavage product or procaspase8 p41 acts directly upon mitochondria to cause membrane depolarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. de Mazière</w:t>
+                <w:t xml:space="preserve">A. Algeciras-Schimmnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Blumenstock</w:t>
+                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buchwitz</w:t>
+                <w:t xml:space="preserve">G. Bren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (7), pp.1953-1976</w:t>
+              <w:t xml:space="preserve">Open Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1:39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295934v1</w:t>
+                <w:t xml:space="preserve">hal-00354217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chimeric molecules directed towards multiple somatostatin and dopamine receptors on inhibition of GH and PRL secretion from somatostatin analog-resistant GH-secreting pituitary adenomas.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons between SCIAMACHY and ground-based FTIR data for total columns of CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gunz</w:t>
+                <w:t xml:space="preserve">B. Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+                <w:t xml:space="preserve">J. F. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 153, pp.137-143</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.1953-1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017709v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between SCIAMACHY and ground-based FTIR data for total columns of CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of chimeric molecules directed towards multiple somatostatin and dopamine receptors on inhibition of GH and PRL secretion from somatostatin analog-resistant GH-secreting pituitary adenomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Beek</w:t>
+                <w:t xml:space="preserve">P. Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (3), pp.2677-2717</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 153, pp.137-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303909v1</w:t>
+                <w:t xml:space="preserve">hal-00017709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone receptor variation and expression of alternate liFe cycle modes in Ambystomatid salamanders.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Safi</w:t>
+                <w:t xml:space="preserve">Comparisons between SCIAMACHY and ground-based FTIR data for total columns of CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blumenstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. de Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.107-114</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.2677-2717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023768v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in modeled atmospheric transport of carbon dioxide and the consequences for CO 2 inversions</w:t>
+                <w:t xml:space="preserve">Thyroid hormone receptor variation and expression of alternate liFe cycle modes in Ambystomatid salamanders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Law</w:t>
+                <w:t xml:space="preserve">S.R. Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rayner</w:t>
+                <w:t xml:space="preserve">H.B. Shaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Denning</w:t>
+                <w:t xml:space="preserve">R. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Erickson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.107-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115975v1</w:t>
+                <w:t xml:space="preserve">hal-00023768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHICH DISTRIBUTIONS OF MATTER DIFFRACT ? AN INITIAL INVESTIGATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in modeled atmospheric transport of carbon dioxide and the consequences for CO 2 inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bombieri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Denning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986303⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (4), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/96GB01892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00225713v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE CENTER TAP QUENCH PROTECTION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WHICH DISTRIBUTIONS OF MATTER DIFFRACT ? AN INITIAL INVESTIGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eberhard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Bombieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 47 (C3), pp.C3-19-C3-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTIVE CENTER TAP QUENCH PROTECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1984, 45 (C1), pp.C1-653-C1-657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19841132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00223603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9839,3519 +9973,3519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.651-658, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting grapevine harvest variables using proximal ancillary data sources: application of a multivariate multi-block modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1059-1066, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Tools Revolutionizing On-Farm Experimentation: Empowering Agro-Ecological Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Farm Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cornell, Dec 2023, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of precision agriculture across Europe: a case study on remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. Griepentrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.805-812, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning spatial on-farm precision experiments for innovative vineyard crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.153-160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different aspatial and spatial indicators to assess performance of spatialized crop models at different within-field scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.745-751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mas Numérique: A new model to promote on-farm innovation among digital service providers and to support adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the value of cover crops in vineyards using proximal sensing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all NDVI maps created equal – comparing vineyard NDVI data from proximal and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasimati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalogrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Psiroukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grivakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.155-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it relevant to account for grapevine phenology in time series of satellite images?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Laurent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.163-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Dawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2021: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual event, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2021-58730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial data layers using fuzzy inference systems: application to an agronomic case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thom Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Prague, Czech Republic. pp.62-71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0009356000620071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production gap analysis: an operational approach to yield gap analysis using historical high-resolution yield data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.75-81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geospatial tools and a crop simulation model to understand spatial and temporal variability of cereals in Scotland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Murgia</w:t>
+                <w:t xml:space="preserve">M. Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_2⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Napoli, Italy. pp.350-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609773v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating geospatial tools and a crop simulation model to understand spatial and temporal variability of cereals in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sartori</w:t>
+                <w:t xml:space="preserve">D. Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.29-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610140v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.935-942, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-rate mechanical crop adjustment for crop load balance in 'Concord' vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eckstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Betts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IoT Vertical and Topical Summit on Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Monteriggioni, Italy. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOT-TUSCANY.2018.8373046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral correction method for multi-scattering effects in close range hyperspectral imagery of vegetation scenes: application to nitrogen content assessment in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Al Makdessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPA 2017 - 11th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom. pp.353-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470017000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{13,14}$B(n, γ) via Coulomb Dissociation for Nucleosynthesis towards the r-Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Altstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adachi</w:t>
+                <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Aksyutina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.197-200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nds.2014.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01044834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy segmentation algorithm for yield-protein zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping water status within a Mediterranean vineyard watershed: implication for validation, modelling and digital soil mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Galleguillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of methodologies and technologies for implementing precision agriculture in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congresso Brasileiro de Viticultura e Enologia Quando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bento Gonçalves, Brazil. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. GESCO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies to characterize spatial variability in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VI international congress on terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13361,215 +13495,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of On Farm Experimentation (OFE) in the agroecological transition: Results of a workshop in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. Universitat Politècnica de Catalunya, Barcelona, Spain, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR, a tool to inform sites-specific spraying: Application in a New York Concord grape production area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kimevine 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13579,630 +13713,630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Soils in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.710-725, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-822974-3.00261-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Optical Sensing of Crop Health and Vigour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Anastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Fountas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensing Approaches for Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.333-367, 2021, Progress in Precision Agriculture, 9783030784300. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78431-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision agriculture technology adoption: a qualitative study of small-scale commercial ''family farms'' located in the North China Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn D Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (1), pp.319-351, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-021-09839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support to decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Colizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field scale model of the spatio-temporal vine water status in a viticulture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 992 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14212,501 +14346,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Tekman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ostrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antoniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Hiltemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bagnacani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dannon Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02613129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First catalog of strong lens candidates in the COSMOS field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Covone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexie Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark matter maps reveal cosmic scaffolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Massey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason D. Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Scoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Ellis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexie Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14716,105 +14850,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Incorporating Within-Field Variation into Spatial Agronomic Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences and technics of agriculture. Université de Montpellier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02548498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14961,51 +15095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2023.10.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Li&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.03.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence R. Bates" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiann Jakubowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2022.22050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053682v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B. Travers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burness" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.40" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fernandes Zani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Denis Abbott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Valadares Galdos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13041093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psiroukis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogrias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalivas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09984-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Zani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Abbott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1113026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Dawkins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio F Zani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez&#8208;capel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Abbott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Cooper" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12754" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaulton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kendall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Clark" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn. Jones" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09839-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bates" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2021.1314.23" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2020.20026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez-Capel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bates" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2021.20042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Jin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107711" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli Grappadelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losciale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2020/85.4.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110685v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.10.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Jones" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105305" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Blasch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09719-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqing Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S. Wright" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1001-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Reiss" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Zhou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cho" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Siddiqi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29593" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw343" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645673v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9195-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5L7H0MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328309v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Walker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kerzenmacher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327752v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Strong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaley Walker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5801-2008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328310v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Kerzenmacher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blumenstock" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295934v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. M&#252;ller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017709v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gunz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303909v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Beek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Voss" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Shaffer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115975v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fung" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GB01892" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bombieri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986303" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9089D410655B05D8CA375618C078D3E1537CE22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223603v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smits" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kirsten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19841132" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228492v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bates" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_133" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687704v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228467v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_17" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761789v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bates" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837201v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grivakis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775178v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-58730" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942751v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Betts" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009356000620071" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609773v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammarano" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holland" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murgia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608021v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dresser" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eckstrom" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betts" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT-TUSCANY.2018.8373046" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606395v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Makdessi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000164" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136878v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405538v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196361v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00261-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368817v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn D Jones" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326348v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tasca" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Scoville" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02548498v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2023.10.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Li&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence R. Bates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiann Jakubowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2022.22050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psiroukis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogrias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalivas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09984-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fernandes Zani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Denis Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Valadares Galdos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13041093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B. Travers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burness" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.40" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1113026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Dawkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Miller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio F Zani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez&#8208;capel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Abbott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Cooper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12754" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5414" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaulton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kendall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Clark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn. Jones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09839-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2020.20026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bates" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2021.1314.23" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez-Capel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bates" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2021.20042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Jin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107711" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli Grappadelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losciale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2020/85.4.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.10.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Blasch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09719-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqing Yu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S. Wright" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1001-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Reiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Siddiqi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9195-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5L7H0MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Walker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kerzenmacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wolff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327752v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Strong" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaley Walker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5801-2008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328310v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Kerzenmacher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328585v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blumenstock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. M&#252;ller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gunz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303909v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Beek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Voss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Shaffer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fung" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GB01892" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bombieri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9089D410655B05D8CA375618C078D3E1537CE22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smits" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kirsten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19841132" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bates" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_133" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687704v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_17" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761789v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bates" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grivakis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775178v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-58730" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Betts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009356000620071" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609773v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammarano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holland" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murgia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dresser" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eckstrom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betts" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT-TUSCANY.2018.8373046" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606395v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Makdessi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000164" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405538v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00261-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn D Jones" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tasca" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131454v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Scoville" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02548498v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>