--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -214,51 +214,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.102007. </w:t>
+              <w:t xml:space="preserve">, 2026, 14, pp.102007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atech.2026.102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -382,295 +382,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of quality traits in cereal and arable production systems: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvaSprayViti: A flexible test bench for comparative assessment of the 3D deposition efficiency of vineyard sprayers at multiple growth stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhai Li</w:t>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengzhi Fan</w:t>
+                <w:t xml:space="preserve">Adrien Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuliang Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Casa</w:t>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Crop Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cj.2023.10.005⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541782v1</w:t>
+                <w:t xml:space="preserve">hal-04529797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvaSprayViti: A flexible test bench for comparative assessment of the 3D deposition efficiency of vineyard sprayers at multiple growth stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Remote sensing of quality traits in cereal and arable production systems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Codis</w:t>
+                <w:t xml:space="preserve">Chengzhi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Liénard</w:t>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Verges</w:t>
+                <w:t xml:space="preserve">Xiuliang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Carra</w:t>
+                <w:t xml:space="preserve">Raffaele Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.1-14. </w:t>
+              <w:t xml:space="preserve">The Crop Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.45 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2024.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cj.2023.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529797v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
               </w:r>
@@ -901,425 +901,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the similarities between NDVI maps from different proximal and remote sensing platforms in explaining vineyard variability</w:t>
+                <w:t xml:space="preserve">Tuberzone – a decision support tool constructed from a physiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kasimati</w:t>
+                <w:t xml:space="preserve">D.M.B. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Psiroukis</w:t>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Darra</w:t>
+                <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalogrias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Burness</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09984-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1360, pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010132v1</w:t>
+                <w:t xml:space="preserve">hal-04053682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Long-Term Effects of Alternative Management Practices in Conventional and Organic Agricultural Systems on Soil Carbon Stocks Using the DayCent Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the similarities between NDVI maps from different proximal and remote sensing platforms in explaining vineyard variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasimati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Fernandes Zani</w:t>
+                <w:t xml:space="preserve">V. Psiroukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+                <w:t xml:space="preserve">N. Darra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Denis Abbott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">A. Kalogrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Valadares Galdos</w:t>
+                <w:t xml:space="preserve">D. Kalivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.1093. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.1220-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy13041093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09984-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067111v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberzone – a decision support tool constructed from a physiological model</w:t>
+                <w:t xml:space="preserve">Predicting Long-Term Effects of Alternative Management Practices in Conventional and Organic Agricultural Systems on Soil Carbon Stocks Using the DayCent Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M.B. Travers</w:t>
+                <w:t xml:space="preserve">Caio Fernandes Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wilson</w:t>
+                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Denis Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burness</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcelo Valadares Galdos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1360, pp.331-338. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13041093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053682v1</w:t>
+                <w:t xml:space="preserve">hal-04067111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversified crop rotations and organic amendments as strategies for increasing soil carbon storage and stabilisation in UK arable systems</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,334 +1567,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
+                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Dawkins</w:t>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4054676⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764869v1</w:t>
+                <w:t xml:space="preserve">hal-03836627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Louis Longchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rancon</w:t>
+                <w:t xml:space="preserve">Lizzie Sagoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belal Gaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Metz</w:t>
+                <w:t xml:space="preserve">Abdul Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525245v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Richetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1903,4298 +1920,4281 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.1489-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of integrating grass‐clover leys with livestock into arable crop rotations on soil carbon stocks and particulate and mineral‐associated soil organic matter fractions in conventional and organic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Dawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio F Zani</w:t>
+                <w:t xml:space="preserve">Xavier Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Lopez‐capel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia M. Cooper</w:t>
+                <w:t xml:space="preserve">Rob Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324153v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the distribution of spray deposits within a vine canopy from measurements on artificial targets and real leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Naud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.5414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836810v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and transferability of thermal, temporal and phenological-based in-season predictions of above-ground biomass in wheat crops from proximal crop reflectance data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Zhao</w:t>
+                <w:t xml:space="preserve">Effects of integrating grass‐clover leys with livestock into arable crop rotations on soil carbon stocks and particulate and mineral‐associated soil organic matter fractions in conventional and organic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio F Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lopez‐capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia M. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.112967⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.448-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604429v1</w:t>
+                <w:t xml:space="preserve">hal-03324153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local influence of climate on grapevine: an analytical process involving a functional and Bayesian exploration of farm data time series synchronised with an eGDD thermal index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+                <w:t xml:space="preserve">Evaluation of the distribution of spray deposits within a vine canopy from measurements on artificial targets and real leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.301-317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5443⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.4.5414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791960v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision agriculture technology adoption: a qualitative study of small-scale commercial “family farms” located in the North China Plain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Kendall</w:t>
+                <w:t xml:space="preserve">Comparison and transferability of thermal, temporal and phenological-based in-season predictions of above-ground biomass in wheat crops from proximal crop reflectance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Clark</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Glyn. Jones</w:t>
+                <w:t xml:space="preserve">Rachel Gaulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuliang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-021-09839-2⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.112967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342994v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Longchamps</w:t>
+                <w:t xml:space="preserve">Local influence of climate on grapevine: an analytical process involving a functional and Bayesian exploration of farm data time series synchronised with an eGDD thermal index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdul Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761780v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Precision agriculture technology adoption: a qualitative study of small-scale commercial “family farms” located in the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+                <w:t xml:space="preserve">Shan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Glyn. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.319-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836627v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Concord Crop Load response for current commercial production in New York</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of the issues, methods and perspectives for yield estimation, prediction and forecasting in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Bates</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Arnold Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2020.20026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942161v1</w:t>
+                <w:t xml:space="preserve">hal-03324094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-020-09762-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968756v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the site-specific distribution of agrochemical spray deposition in vineyards at multiple phenological stages using 2D LiDAR-based primary canopy attributes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Different Vegetative Indices for Calibrating Proximal Canopy Sensors to Grapevine Pruning Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Bates</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2021.20042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03339890v1</w:t>
+                <w:t xml:space="preserve">hal-03323108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoning and data fusion in precision horticulture: current and needed capabilities to assist decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1314, pp.173 - 188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/actahortic.2021.1314.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazed temporary grass-clover leys in crop rotations can have a positive impact on soil quality under both conventional and organic agricultural systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey D. Abbott</w:t>
+                <w:t xml:space="preserve">Evaluation of the Concord Crop Load response for current commercial production in New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.ajev.2020.20026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2020.20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942228v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the issues, methods and perspectives for yield estimation, prediction and forecasting in viticulture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Arnold Taylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Métay</w:t>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126339⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09762-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03324094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Predicting the site-specific distribution of agrochemical spray deposition in vineyards at multiple phenological stages using 2D LiDAR-based primary canopy attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C Payan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Florence Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.106402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164992v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Vegetative Indices for Calibrating Proximal Canopy Sensors to Grapevine Pruning Weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazed temporary grass-clover leys in crop rotations can have a positive impact on soil quality under both conventional and organic agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio F Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Bates</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Lopez-Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (3), pp.279-283. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1513-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5344/ajev.2021.20042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323108v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical interannual wheat yield and grain protein prediction model using spectral vegetative indices and meteorological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid modelling approach to understanding adoption of precision agriculture technologies in Chinese cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X.L. Jin</w:t>
+                <w:t xml:space="preserve">Glyn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107711⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610144v1</w:t>
+                <w:t xml:space="preserve">hal-02942715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Marinello</w:t>
+                <w:t xml:space="preserve">Multi-temporal yield pattern analysis method for deriving yield zones in crop production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Blasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211263–1290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09719-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942190v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942174v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
+                <w:t xml:space="preserve">Marco Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492098v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches to orchard management: assessing the variability in yield and maturity in a ‘Gala’ apple orchard using a simple management unit modeling approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hierarchical interannual wheat yield and grain protein prediction model using spectral vegetative indices and meteorological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Losciale</w:t>
+                <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.L. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/eJHS.2020/85.4.1⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.107711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942147v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm to automate the filtering and classifying of 2D LiDAR data for site-specific estimations of canopy height and width in vineyards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03110685v1</w:t>
+                <w:t xml:space="preserve">hal-02942174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid modelling approach to understanding adoption of precision agriculture technologies in Chinese cropping systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beth Clark</w:t>
+                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glyn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105305⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.897-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942715v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal yield pattern analysis method for deriving yield zones in crop production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenhai Li</w:t>
+                <w:t xml:space="preserve">Innovative approaches to orchard management: assessing the variability in yield and maturity in a ‘Gala’ apple orchard using a simple management unit modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manfrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corelli Grappadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Losciale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/eJHS.2020/85.4.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-020-09719-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942706v1</w:t>
+                <w:t xml:space="preserve">hal-02942147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durrell</w:t>
+                <w:t xml:space="preserve">An algorithm to automate the filtering and classifying of 2D LiDAR data for site-specific estimations of canopy height and width in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gwyn</w:t>
+                <w:t xml:space="preserve">Frédéric Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.450-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990990v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
+                <w:t xml:space="preserve">Automatic harmonization of heterogeneous agronomic and environmental spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf4fd⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1211-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09650-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347256v1</w:t>
+                <w:t xml:space="preserve">hal-02609242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nitrogen to restore water quality in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoqing Yu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathon S. Wright</w:t>
+                <w:t xml:space="preserve">Joel Roediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1001-1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 878 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf4fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02186561v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Managing nitrogen to restore water quality in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles J. Godfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathon S. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.880-895. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567 (7749), pp.516-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608141v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.880-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271036v1</w:t>
+                <w:t xml:space="preserve">hal-02608141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A framework for the development of a global standardised marine taxon reference image database (SMarTaR-ID) to support image-based analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Braga-Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pål Buhl-Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09634-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0218904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608581v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic harmonization of heterogeneous agronomic and environmental spatial data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.1211-1230. </w:t>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.278-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09650-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09634-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609242v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoFIS: An open source, decision-support tool for precision agriculture data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
+                <w:t xml:space="preserve">B P Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Lamour</w:t>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture8060073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068798v1</w:t>
+                <w:t xml:space="preserve">insu-01887103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zone-based approach for processing and interpreting variability in multi-temporal yield data sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">GeoFIS: An open source, decision-support tool for precision agriculture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.03.029⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture8060073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607449v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Nontensorial Gravitational Waves from Known Pulsars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A zone-based approach for processing and interpreting variability in multi-temporal yield data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B P Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ackley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (3), 13 p. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.120.031104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01887103v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in stochastic photoreceptor specification and color preference in Drosophila</w:t>
               </w:r>
@@ -6474,77 +6474,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grossauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 807 (1), pp.88. </w:t>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft computing-based decision support tools for spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,251 +7082,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
+                <w:t xml:space="preserve">Selection of ancillary data to derive production management units in sweetcorn (Zea Mays var. rugosa) using MANOVA and an information criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.519-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9195-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506230v1</w:t>
+                <w:t xml:space="preserve">hal-02645673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of ancillary data to derive production management units in sweetcorn (Zea Mays var. rugosa) using MANOVA and an information criterion</w:t>
+                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.M. Whelan</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-010-9195-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645673v1</w:t>
+                <w:t xml:space="preserve">hal-01506230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats exceptionnels de Iasi, sondeur atmosphérique hyperspectral de Metop</w:t>
               </w:r>
@@ -7472,51 +7472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,51 +7619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (1), pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7890,51 +7890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (4), pp.358-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8103,152 +8103,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 measurements of HCl, HF, CCl&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F and CCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using space-, balloon- and ground-based instrument observations</w:t>
+                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to the lower mesosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mahieu</w:t>
+                <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duchatelet</w:t>
+                <w:t xml:space="preserve">C. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Demoulin</w:t>
+                <w:t xml:space="preserve">P. F. Bernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. Walker</w:t>
+                <w:t xml:space="preserve">P. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dupuy</w:t>
+                <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.3431-3495</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (9), pp.2435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328309v1</w:t>
+                <w:t xml:space="preserve">hal-00328585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
               </w:r>
@@ -8273,64 +8273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Strong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.3027-3142</w:t>
@@ -8345,833 +8345,833 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of NO2 and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 measurements of HCl, HF, CCl&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;F and CCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using space-, balloon- and ground-based instrument observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Kerzenmacher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kaley Walker</w:t>
+                <w:t xml:space="preserve">K. A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.3431-3495</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327752v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. A. Wolff</w:t>
+                <w:t xml:space="preserve">Validation of NO2 and NO from the Atmospheric Chemistry Experiment (ACE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kerzenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Kerzenmacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. A. Walker</w:t>
+                <w:t xml:space="preserve">Mareile Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Bernath</w:t>
+                <w:t xml:space="preserve">Kimberly Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaley Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (19), pp.5801-5841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-8-5801-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328310v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to the lower mesosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Validation of ACE-FTS N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Kerzenmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Bernath</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (9), pp.2435</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.3597-3663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328585v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+                <w:t xml:space="preserve">HIV protease cleavage product or procaspase8 p41 acts directly upon mitochondria to cause membrane depolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algeciras-Schimmnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belzacq-Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (2), pp.63-76</w:t>
+              <w:t xml:space="preserve">Open Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1:39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666054v1</w:t>
+                <w:t xml:space="preserve">hal-00354217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of ACE-FTS v2.2 methane profiles from the upper troposphere to lower mesosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Bernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (6), pp.17975-18014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV protease cleavage product or procaspase8 p41 acts directly upon mitochondria to cause membrane depolarization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Nie</w:t>
+                <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1:39-46</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354217v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between SCIAMACHY and ground-based FTIR data for total columns of CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9351,64 +9351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between SCIAMACHY and ground-based FTIR data for total columns of CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blumenstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10000,77 +10000,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10111,451 +10111,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting grapevine harvest variables using proximal ancillary data sources: application of a multivariate multi-block modelling approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1059-1066, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_133⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228492v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tisseyre</w:t>
+                <w:t xml:space="preserve">Predicting grapevine harvest variables using proximal ancillary data sources: application of a multivariate multi-block modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1059-1066, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Tools Revolutionizing On-Farm Experimentation: Empowering Agro-Ecological Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10619,51 +10619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of precision agriculture across Europe: a case study on remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10740,51 +10740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning spatial on-farm precision experiments for innovative vineyard crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10976,788 +10976,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is it relevant to account for grapevine phenology in time series of satellite images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Lachia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marcq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.745-751, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.163-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837231v1</w:t>
+                <w:t xml:space="preserve">hal-03837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mas Numérique: A new model to promote on-farm innovation among digital service providers and to support adoption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Dawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ottavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2021: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual event, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2021-58730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761793v1</w:t>
+                <w:t xml:space="preserve">hal-03775178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the value of cover crops in vineyards using proximal sensing approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Bates</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.745-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761789v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are all NDVI maps created equal – comparing vineyard NDVI data from proximal and remote sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Mas Numérique: A new model to promote on-farm innovation among digital service providers and to support adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837201v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it relevant to account for grapevine phenology in time series of satellite images?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+                <w:t xml:space="preserve">Assessing the value of cover crops in vineyards using proximal sensing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Bates</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837258v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivo Dawkins</w:t>
+                <w:t xml:space="preserve">Are all NDVI maps created equal – comparing vineyard NDVI data from proximal and remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasimati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalogrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Psiroukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grivakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2021: Turbomachinery Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual event, France. </w:t>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.155-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2021-58730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775178v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial data layers using fuzzy inference systems: application to an agronomic case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11824,546 +11824,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production gap analysis: an operational approach to yield gap analysis using historical high-resolution yield data sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Leroux</w:t>
+                <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.75-81, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.935-942, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609781v1</w:t>
+                <w:t xml:space="preserve">hal-02609771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kayad</w:t>
+                <w:t xml:space="preserve">Production gap analysis: an operational approach to yield gap analysis using historical high-resolution yield data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.75-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610140v1</w:t>
+                <w:t xml:space="preserve">hal-02609781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geospatial tools and a crop simulation model to understand spatial and temporal variability of cereals in Scotland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Murgia</w:t>
+                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_2⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Napoli, Italy. pp.350-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609773v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating geospatial tools and a crop simulation model to understand spatial and temporal variability of cereals in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.935-942, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.29-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609771v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-rate mechanical crop adjustment for crop load balance in 'Concord' vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12747,77 +12747,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12868,77 +12868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12989,77 +12989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,51 +13626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kimevine 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13939,130 +13939,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision agriculture technology adoption: a qualitative study of small-scale commercial ''family farms'' located in the North China Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn D Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (1), pp.319-351, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-021-09839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368817v1</w:t>
@@ -14073,51 +14073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support to decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14125,51 +14125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Colizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
@@ -15095,51 +15095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2023.10.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Li&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence R. Bates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiann Jakubowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2022.22050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psiroukis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogrias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalivas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09984-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fernandes Zani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Denis Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Valadares Galdos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13041093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B. Travers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burness" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.40" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1113026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Dawkins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Miller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio F Zani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez&#8208;capel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Abbott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Cooper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12754" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836810v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5414" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaulton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kendall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Clark" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn. Jones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09839-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2020.20026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339890v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bates" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2021.1314.23" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez-Capel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bates" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2021.20042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Jin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107711" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli Grappadelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losciale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2020/85.4.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110685v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.10.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Blasch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09719-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186561v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqing Yu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S. Wright" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1001-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Reiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Siddiqi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9195-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5L7H0MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Walker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kerzenmacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wolff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327752v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Strong" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaley Walker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5801-2008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328310v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Kerzenmacher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328585v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blumenstock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. M&#252;ller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gunz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303909v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Beek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Voss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Shaffer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fung" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GB01892" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bombieri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9089D410655B05D8CA375618C078D3E1537CE22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smits" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kirsten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19841132" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bates" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_133" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687704v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_17" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761789v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bates" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grivakis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775178v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-58730" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Betts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009356000620071" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609773v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammarano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holland" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murgia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dresser" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eckstrom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betts" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT-TUSCANY.2018.8373046" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606395v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Makdessi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000164" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405538v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00261-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn D Jones" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tasca" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131454v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Scoville" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02548498v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Fan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2023.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence R. Bates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiann Jakubowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2022.22050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B. Travers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burness" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.40" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psiroukis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogrias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalivas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09984-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fernandes Zani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Denis Abbott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Valadares Galdos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13041093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1113026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Dawkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio F Zani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez&#8208;capel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaulton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kendall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Clark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn. Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09839-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bates" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2021.20042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bates" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2021.1314.23" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2020.20026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106402" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez-Capel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Blasch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09719-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107711" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli Grappadelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losciale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2020/85.4.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.10.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186561v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqing Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S. Wright" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1001-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Reiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Siddiqi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9195-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5L7H0MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328585v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blumenstock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kerzenmacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wolff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Walker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328309v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Strong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaley Walker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5801-2008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Kerzenmacher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. M&#252;ller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gunz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303909v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Beek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Voss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Shaffer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fung" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GB01892" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bombieri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9089D410655B05D8CA375618C078D3E1537CE22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smits" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kirsten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19841132" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bates" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_133" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687704v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_17" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775178v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-58730" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761789v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bates" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grivakis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_17" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Betts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009356000620071" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609773v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammarano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holland" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murgia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dresser" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eckstrom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betts" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT-TUSCANY.2018.8373046" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606395v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Makdessi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000164" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405538v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00261-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn D Jones" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tasca" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131454v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Scoville" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02548498v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>