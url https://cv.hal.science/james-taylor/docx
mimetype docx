--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -901,1350 +901,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberzone – a decision support tool constructed from a physiological model</w:t>
+                <w:t xml:space="preserve">Investigation of the similarities between NDVI maps from different proximal and remote sensing platforms in explaining vineyard variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M.B. Travers</w:t>
+                <w:t xml:space="preserve">A. Kasimati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">V. Psiroukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chen</w:t>
+                <w:t xml:space="preserve">N. Darra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burness</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kalogrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kalivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.40⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.1220-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09984-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053682v1</w:t>
+                <w:t xml:space="preserve">hal-04010132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the similarities between NDVI maps from different proximal and remote sensing platforms in explaining vineyard variability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Long-Term Effects of Alternative Management Practices in Conventional and Organic Agricultural Systems on Soil Carbon Stocks Using the DayCent Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Psiroukis</w:t>
+                <w:t xml:space="preserve">Caio Fernandes Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Darra</w:t>
+                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalogrias</w:t>
+                <w:t xml:space="preserve">Geoffrey Denis Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kalivas</w:t>
+                <w:t xml:space="preserve">Marcelo Valadares Galdos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.1220-1240. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09984-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13041093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010132v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Long-Term Effects of Alternative Management Practices in Conventional and Organic Agricultural Systems on Soil Carbon Stocks Using the DayCent Model</w:t>
+                <w:t xml:space="preserve">Tuberzone – a decision support tool constructed from a physiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Fernandes Zani</w:t>
+                <w:t xml:space="preserve">D.M.B. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Denis Abbott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Valadares Galdos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Burness</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.1093. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1360, pp.331-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy13041093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067111v1</w:t>
+                <w:t xml:space="preserve">hal-04053682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified crop rotations and organic amendments as strategies for increasing soil carbon storage and stabilisation in UK arable systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the suitability of a terrestrial 2D LiDAR scanner for 3D canopy characterisation of narrow vineyards to optimise the spraying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio Zani</w:t>
+                <w:t xml:space="preserve">P. Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Manning</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Cooper</w:t>
+                <w:t xml:space="preserve">F. Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1113026⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1360, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104617v1</w:t>
+                <w:t xml:space="preserve">hal-04053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the suitability of a terrestrial 2D LiDAR scanner for 3D canopy characterisation of narrow vineyards to optimise the spraying process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Diversified crop rotations and organic amendments as strategies for increasing soil carbon storage and stabilisation in UK arable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bidaut</w:t>
+                <w:t xml:space="preserve">Julia Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1360, pp.29-36. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1113026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1113026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053673v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
+                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+                <w:t xml:space="preserve">Louis Longchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Lizzie Sagoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Abdul Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836627v1</w:t>
+                <w:t xml:space="preserve">hal-03761780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Longchamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdul Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761780v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Richetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivo Dawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ottavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604358v1</w:t>
+                <w:t xml:space="preserve">hal-03764869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ottavy</w:t>
+                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Miller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4054676⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764869v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belal Gaci</w:t>
+                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Metz</w:t>
+                <w:t xml:space="preserve">Jonathan Richetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1489-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03525245v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of integrating grass‐clover leys with livestock into arable crop rotations on soil carbon stocks and particulate and mineral‐associated soil organic matter fractions in conventional and organic systems</w:t>
               </w:r>
@@ -3024,741 +3024,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Different Vegetative Indices for Calibrating Proximal Canopy Sensors to Grapevine Pruning Weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Pichon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terence Bates</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2021.20042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164992v1</w:t>
+                <w:t xml:space="preserve">hal-03323108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Vegetative Indices for Calibrating Proximal Canopy Sensors to Grapevine Pruning Weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Bates</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (3), pp.279-283. </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5344/ajev.2021.20042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323108v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning and data fusion in precision horticulture: current and needed capabilities to assist decision-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Concord Crop Load response for current commercial production in New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/actahortic.2021.1314.23⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.ajev.2020.20026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2020.20026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368835v1</w:t>
+                <w:t xml:space="preserve">hal-02942161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Concord Crop Load response for current commercial production in New York</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting the site-specific distribution of agrochemical spray deposition in vineyards at multiple phenological stages using 2D LiDAR-based primary canopy attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2020.20026⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.106402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942161v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-020-09762-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the site-specific distribution of agrochemical spray deposition in vineyards at multiple phenological stages using 2D LiDAR-based primary canopy attributes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Codis</w:t>
+                <w:t xml:space="preserve">Zoning and data fusion in precision horticulture: current and needed capabilities to assist decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lebeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189, pp.106402. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1314, pp.173 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2021.1314.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339890v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazed temporary grass-clover leys in crop rotations can have a positive impact on soil quality under both conventional and organic agricultural systems</w:t>
               </w:r>
@@ -3872,931 +3872,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid modelling approach to understanding adoption of precision agriculture technologies in Chinese cropping systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beth Clark</w:t>
+                <w:t xml:space="preserve">Multi-temporal yield pattern analysis method for deriving yield zones in crop production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Blasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 172, </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211263–1290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09719-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942715v1</w:t>
+                <w:t xml:space="preserve">hal-02942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal yield pattern analysis method for deriving yield zones in crop production systems</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Blasch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-020-09719-1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942706v1</w:t>
+                <w:t xml:space="preserve">hal-02990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durrell</w:t>
+                <w:t xml:space="preserve">A hybrid modelling approach to understanding adoption of precision agriculture technologies in Chinese cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gwyn</w:t>
+                <w:t xml:space="preserve">Glyn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990990v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
+                <w:t xml:space="preserve">A hierarchical interannual wheat yield and grain protein prediction model using spectral vegetative indices and meteorological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Sozzi</w:t>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kayad</w:t>
+                <w:t xml:space="preserve">Hao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Marinello</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X.L. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.107711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942190v1</w:t>
+                <w:t xml:space="preserve">hal-02610144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical interannual wheat yield and grain protein prediction model using spectral vegetative indices and meteorological data</w:t>
+                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Li</w:t>
+                <w:t xml:space="preserve">Marco Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.107711. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610144v1</w:t>
+                <w:t xml:space="preserve">hal-02942190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
+                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.897-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942174v1</w:t>
+                <w:t xml:space="preserve">hal-02492098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
+                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.897-921. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.123-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492098v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches to orchard management: assessing the variability in yield and maturity in a ‘Gala’ apple orchard using a simple management unit modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manfrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corelli Grappadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,64 +5159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,51 +5652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,77 +5942,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), 21 p. </w:t>
@@ -6474,77 +6474,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grossauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 807 (1), pp.88. </w:t>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft computing-based decision support tools for spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,251 +7082,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of ancillary data to derive production management units in sweetcorn (Zea Mays var. rugosa) using MANOVA and an information criterion</w:t>
+                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Whelan</w:t>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645673v1</w:t>
+                <w:t xml:space="preserve">hal-01506230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
+                <w:t xml:space="preserve">Selection of ancillary data to derive production management units in sweetcorn (Zea Mays var. rugosa) using MANOVA and an information criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.519-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9195-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506230v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats exceptionnels de Iasi, sondeur atmosphérique hyperspectral de Metop</w:t>
               </w:r>
@@ -7619,51 +7619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (1), pp.199-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10000,51 +10000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10111,408 +10111,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting grapevine harvest variables using proximal ancillary data sources: application of a multivariate multi-block modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1059-1066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting grapevine harvest variables using proximal ancillary data sources: application of a multivariate multi-block modelling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Bates</w:t>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1059-1066, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228492v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Tools Revolutionizing On-Farm Experimentation: Empowering Agro-Ecological Transitions</w:t>
               </w:r>
@@ -10619,51 +10619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of precision agriculture across Europe: a case study on remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,90 +11116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unsteady Topology of Corner Separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Dawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ottavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2021: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual event, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11246,51 +11246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11484,51 +11484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhiann Jakubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11566,77 +11566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are all NDVI maps created equal – comparing vineyard NDVI data from proximal and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasimati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalogrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Psiroukis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grivakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,64 +11700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spatial data layers using fuzzy inference systems: application to an agronomic case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11830,64 +11830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12045,325 +12045,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
+                <w:t xml:space="preserve">Integrating geospatial tools and a crop simulation model to understand spatial and temporal variability of cereals in Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sozzi</w:t>
+                <w:t xml:space="preserve">D. Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kayad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">J. Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sartori</w:t>
+                <w:t xml:space="preserve">B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.29-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610140v1</w:t>
+                <w:t xml:space="preserve">hal-02609773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating geospatial tools and a crop simulation model to understand spatial and temporal variability of cereals in Scotland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Basso</w:t>
+                <w:t xml:space="preserve">M. Sozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fontana</w:t>
+                <w:t xml:space="preserve">A. Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Murgia</w:t>
+                <w:t xml:space="preserve">L. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.29-35, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Napoli, Italy. pp.350-354, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609773v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-rate mechanical crop adjustment for crop load balance in 'Concord' vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dresser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,51 +12773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12894,51 +12894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12989,77 +12989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,51 +13626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kimevine 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14125,51 +14125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Colizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
@@ -15095,51 +15095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Fan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2023.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence R. Bates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiann Jakubowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2022.22050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B. Travers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burness" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.40" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psiroukis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogrias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalivas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09984-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fernandes Zani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Denis Abbott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Valadares Galdos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13041093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Zani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Abbott" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1113026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Dawkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Miller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054676" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio F Zani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez&#8208;capel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaulton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kendall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Clark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn. Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09839-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bates" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2021.20042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bates" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2021.1314.23" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2020.20026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106402" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez-Capel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Jones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105305" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Blasch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09719-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107711" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli Grappadelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losciale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2020/85.4.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.10.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186561v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqing Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S. Wright" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1001-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Reiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Siddiqi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9195-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5L7H0MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328585v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blumenstock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kerzenmacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wolff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Walker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328309v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Strong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaley Walker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5801-2008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Kerzenmacher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. M&#252;ller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gunz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303909v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Beek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Voss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Shaffer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fung" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GB01892" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bombieri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9089D410655B05D8CA375618C078D3E1537CE22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smits" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kirsten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19841132" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228492v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bates" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_133" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687704v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_17" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775178v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-58730" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761789v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bates" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grivakis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_17" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Betts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009356000620071" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609773v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammarano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holland" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murgia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dresser" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eckstrom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betts" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT-TUSCANY.2018.8373046" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606395v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Makdessi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000164" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405538v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00261-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn D Jones" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tasca" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131454v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Scoville" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02548498v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Li&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhai Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Fan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2023.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence R. Bates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiann Jakubowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2022.22050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psiroukis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogrias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalivas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09984-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Fernandes Zani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Denis Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Valadares Galdos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13041093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B. Travers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burness" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.40" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Zani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Abbott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1113026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Dawkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ottavy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Miller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054676" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio F Zani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez&#8208;capel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey D. Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia M. Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gaulton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kendall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Clark" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn. Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09839-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bates" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2021.20042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2020.20026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339890v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lebeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106402" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bates" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2021.1314.23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942228v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lopez-Capel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942706v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Blasch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09719-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Jones" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105305" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Jin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107711" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corelli Grappadelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Losciale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2020/85.4.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2020.10.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186561v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqing Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles J. Godfray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S. Wright" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1001-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Howell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Davies" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Braga-Henriques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Buhl-Mortensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218904" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Anderson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=India Reiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Zhou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Siddiqi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29593" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Galleguillos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.09.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645673v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9195-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5L7H0MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650788v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camy-Peyret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/39838" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328585v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigouroux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Bernath" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blumenstock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kerzenmacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wolff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Strong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Walker" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328309v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327752v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kerzenmacher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareile Wolff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Strong" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupuy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaley Walker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5801-2008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Kerzenmacher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algeciras-Schimmnich" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzacq-Casagrande" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328249v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. M&#252;ller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gunz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dufour" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303909v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Beek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023768v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Voss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Shaffer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Law" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denning" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fung" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GB01892" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bombieri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986303" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9089D410655B05D8CA375618C078D3E1537CE22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smits" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eberhard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Green" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kirsten" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19841132" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bates" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_133" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687704v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228467v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Codis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_17" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775178v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-58730" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761789v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bates" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grivakis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_17" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Betts" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009356000620071" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammarano" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holland" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontana" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murgia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608021v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dresser" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eckstrom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Betts" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOT-TUSCANY.2018.8373046" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606395v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Al Makdessi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017000164" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136878v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405538v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822974-3.00261-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn D Jones" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Tasca" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131454v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Scoville" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02548498v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>