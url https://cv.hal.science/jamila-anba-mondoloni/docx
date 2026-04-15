--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -300,511 +300,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress is intrinsic to staphylococcal adaptation to fatty acid synthesis antibiotics</w:t>
+                <w:t xml:space="preserve">Loop-mediated isothermal amplification (LAMP) assay coupled with gold nanoparticles for colorimetric detection of Trichoderma spp. in Agaricus bisporus cultivation substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
+                <w:t xml:space="preserve">Mila Djisalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Millan-Oropeza</w:t>
+                <w:t xml:space="preserve">Ljiljana Janjušević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Upfold</w:t>
+                <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
+                <w:t xml:space="preserve">Ljiljana Šašić Zorić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halpern</w:t>
+                <w:t xml:space="preserve">Carole Farre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.109505. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-65971-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639650v1</w:t>
+                <w:t xml:space="preserve">hal-04718645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop-mediated isothermal amplification (LAMP) assay coupled with gold nanoparticles for colorimetric detection of Trichoderma spp. in Agaricus bisporus cultivation substrates</w:t>
+                <w:t xml:space="preserve">Antibacterial Activities of Agaricus bisporus Extracts and Their Synergistic Effects with the Antistaphylococcal Drug AFN-1252</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Djisalov</w:t>
+                <w:t xml:space="preserve">Milica Jankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljiljana Janjušević</w:t>
+                <w:t xml:space="preserve">Uroš Gašić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Léguillier</w:t>
+                <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljiljana Šašić Zorić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Farre</w:t>
+                <w:t xml:space="preserve">Maja Krstić Ristivojević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-65971-9⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13111715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718645v1</w:t>
+                <w:t xml:space="preserve">hal-04639564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Activities of Agaricus bisporus Extracts and Their Synergistic Effects with the Antistaphylococcal Drug AFN-1252</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress is intrinsic to staphylococcal adaptation to fatty acid synthesis antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milica Jankov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Léguillier</w:t>
+                <w:t xml:space="preserve">Aaron Millan-Oropeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uroš Gašić</w:t>
+                <w:t xml:space="preserve">Jennifer Upfold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Krstić Ristivojević</w:t>
+                <w:t xml:space="preserve">David Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (11), pp.1715. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.109505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13111715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639564v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Staphylococcus aureus FASII bypass escape route from FASII inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kénanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.40-46. </w:t>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique β-Glucuronidase Locus in Gut Microbiomes of Crohn’s Disease Patients and Unaffected First-Degree Relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.e0148291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -945,51 +945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (2), pp. 364-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151 (7), pp 2323-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1322,51 +1322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151 (7), pp. 2323-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,51 +1584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA188716"/>
+    <w:nsid w:val="5541F995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1815,51 +1815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamila-anba-mondoloni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0582-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pinamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Manzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maifreni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bianco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beki Domi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Upfold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Djisalov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Janju&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana &#352;a&#353;i&#263; Zori&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65971-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jankov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krsti&#263; Ristivojevi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13111715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald K&#233;nanian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.07.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ150XJ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ladir&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572006000200026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27712-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-mondoloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamila-anba-mondoloni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0582-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pinamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Manzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maifreni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bianco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beki Domi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Djisalov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Janju&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana &#352;a&#353;i&#263; Zori&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65971-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jankov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krsti&#263; Ristivojevi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13111715" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Upfold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald K&#233;nanian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.07.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ150XJ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ladir&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572006000200026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27712-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-mondoloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>