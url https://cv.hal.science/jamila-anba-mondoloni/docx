--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -702,713 +702,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Staphylococcus aureus FASII bypass escape route from FASII inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Halpern</w:t>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Kénanian</w:t>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Pathania</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.40-46. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310039v1</w:t>
+                <w:t xml:space="preserve">hal-04310418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique β-Glucuronidase Locus in Gut Microbiomes of Crohn’s Disease Patients and Unaffected First-Degree Relatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of &amp;lt;FONT FACE=Symbol&amp;gt;b&amp;lt;/font&amp;gt;-glucuronidase activity among 14 strains of the dominant human gut anaerobe Ruminococcus gnavus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gloux</w:t>
+                <w:t xml:space="preserve">Monique Ladiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0148291⟩</w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2), pp. 364-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1415-47572006000200026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286968v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic characterization of the β-glucuronidase enzyme from a human intestinal bacterium, Ruminococcus gnavus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (7), pp 2323-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.27712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310418v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;lt;FONT FACE=Symbol&amp;gt;b&amp;lt;/font&amp;gt;-glucuronidase activity among 14 strains of the dominant human gut anaerobe Ruminococcus gnavus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Genetic characterization of the β-glucuronidase enzyme from a human intestinal bacterium, Ruminococcus gnavus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 151 (7), pp 2323-2330. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2005, 151 (7), pp. 2323-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.27712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1418,105 +1181,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES BACTERIES ALIMENTAIRES ET/OU COMMENSALES AUX PATHOGENES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-mondoloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04324030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1584,51 +1347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5541F995"/>
+    <w:nsid w:val="789F0078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1815,51 +1578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamila-anba-mondoloni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0582-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pinamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Manzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maifreni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bianco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beki Domi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Djisalov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Janju&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana &#352;a&#353;i&#263; Zori&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65971-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jankov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krsti&#263; Ristivojevi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13111715" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Upfold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald K&#233;nanian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pathania" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.07.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ150XJ8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ladir&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572006000200026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27712-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-mondoloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jamila-anba-mondoloni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0582-3128" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pinamonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Manzano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maifreni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bianco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beki Domi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfp.2024.100442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Djisalov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Janju&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana &#352;a&#353;i&#263; Zori&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Farre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-65971-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Jankov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Krsti&#263; Ristivojevi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13111715" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Millan-Oropeza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Upfold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ladir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572006000200026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tailliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.27712-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04324030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-mondoloni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>