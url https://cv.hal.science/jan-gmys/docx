--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jan Gmys </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur de recherche - Mésocentre de l'Université de Lille, Projet MesoNET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -477,239 +483,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Acquisition for Parallel Bayesian Optimization—Application to Hydro-Energy Storage Systems Scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exactly Solving Hard Permutation Flowshop Scheduling Problems on Peta-Scale GPU-Accelerated Supercomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a15120446⟩</w:t>
+              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/ijoc.2022.1193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930078v1</w:t>
+                <w:t xml:space="preserve">hal-03689608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exactly Solving Hard Permutation Flowshop Scheduling Problems on Peta-Scale GPU-Accelerated Supercomputers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Batch Acquisition for Parallel Bayesian Optimization—Application to Hydro-Energy Storage Systems Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/ijoc.2022.1193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a15120446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689608v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ultra-scale Branch-and-Bound using a high-productivity language</w:t>
               </w:r>
@@ -1959,784 +1965,784 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a scalable load balancing for productivity-aware tree-search</w:t>
+                <w:t xml:space="preserve">Productivity-aware Parallel Distributed Tree-Search for Exact Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Melab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Carneiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Annual Chapel Implementers and Users Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, online, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117159v1</w:t>
+                <w:t xml:space="preserve">hal-04096195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity-aware Parallel Distributed Tree-Search for Exact Optimization</w:t>
+                <w:t xml:space="preserve">Towards a scalable load balancing for productivity-aware tree-search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Helbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Learning (OLA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">The 10th Annual Chapel Implementers and Users Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096195v1</w:t>
+                <w:t xml:space="preserve">hal-04117159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Beam Search for Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Frohner</w:t>
+                <w:t xml:space="preserve">Parallel Bayesian Optimization for Optimal Scheduling of Underground Pumped Hydro-Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCS 2022 - 15th International Symposium on Combinatorial Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/socs.v15i1.21783⟩</w:t>
+              <w:t xml:space="preserve">IPDPSw PDCO - Parallel / Distributed Combinatorics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon (remote), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689638v1</w:t>
+                <w:t xml:space="preserve">hal-03701671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Beam Search for Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Frohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Raidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel and Distributed Algorithms and Decision Sciences (PDADS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance-oriented comparative study of the Chapel high-productivity language to conventional programming environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
+                <w:t xml:space="preserve">Parallel Beam Search for Combinatorial Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Frohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther R. Raidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Ghazali Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Programming Models and Applications for Multicores and Manycores (PMAM'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séoul, South Korea. pp.21-29, </w:t>
+              <w:t xml:space="preserve">SoCS 2022 - 15th International Symposium on Combinatorial Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3528425.3529104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/socs.v15i1.21783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629798v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Bayesian Optimization for Optimal Scheduling of Underground Pumped Hydro-Energy Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gobert</w:t>
+                <w:t xml:space="preserve">A performance-oriented comparative study of the Chapel high-productivity language to conventional programming environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Helbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toubeau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPSw PDCO - Parallel / Distributed Combinatorics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon (remote), France. </w:t>
+              <w:t xml:space="preserve">13th International Workshop on Programming Models and Applications for Multicores and Manycores (PMAM'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séoul, South Korea. pp.21-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3528425.3529104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701671v1</w:t>
+                <w:t xml:space="preserve">hal-03629798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t>
               </w:r>
@@ -2958,51 +2964,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Space Partitioning for Parallel Bayesian Optimization</w:t>
+                <w:t xml:space="preserve">Towards Adaptive Space Partitioning for Large-scale Parallel Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
@@ -3020,97 +3026,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2020 - 18th International Conference on High Performance Computing &amp; Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona / Virtual, Spain</w:t>
+              <w:t xml:space="preserve">OLA'2020 - International Conference on Optimization and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121209v1</w:t>
+                <w:t xml:space="preserve">hal-02898960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Adaptive Space Partitioning for Large-scale Parallel Bayesian Optimization</w:t>
+                <w:t xml:space="preserve">Adaptive Space Partitioning for Parallel Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
@@ -3128,73 +3134,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Melab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tuyttens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OLA'2020 - International Conference on Optimization and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">HPCS 2020 - 18th International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona / Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898960v1</w:t>
+                <w:t xml:space="preserve">hal-03121209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-Assisted Optimization for Multi-stage Optimal Scheduling of Virtual Power Plants</w:t>
               </w:r>
@@ -3206,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gmys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouz&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gmys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tuyttens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briffoteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbecque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15120446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.1193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koro&#353;ec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chakroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02767541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ragonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Mezmaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro Pessoa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heron de Carvalho Junior" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FCM023J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2016.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Frohner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther R. Raidl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/socs.v15i1.21783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Raidl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528425.3529104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02178314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pedrosa Rebou&#231;as Filho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Carvalho Junior Francisco Heron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_24" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuyttens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01652000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouz&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gmys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tuyttens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.112081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briffoteaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helbecque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.1193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15120446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.11.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koro&#353;ec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chakroun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02767541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ragonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Mezmaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.swevo.2020.100717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.01.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.12.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carneiro Pessoa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heron de Carvalho Junior" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FCM023J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2016.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Frohner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Raidl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther R. Raidl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/socs.v15i1.21783" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528425.3529104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02178314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pedrosa Rebou&#231;as Filho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Carvalho Junior Francisco Heron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_24" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Melab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tuyttens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01652000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>