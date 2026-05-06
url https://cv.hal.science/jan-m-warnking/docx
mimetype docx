--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -285,485 +285,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05395364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
+                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coudert</w:t>
+                <w:t xml:space="preserve">T. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
+                <w:t xml:space="preserve">A. Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barrier</w:t>
+                <w:t xml:space="preserve">E L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Cunge</w:t>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187172v1</w:t>
+                <w:t xml:space="preserve">hal-05408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and transparent microelectrode arrays for simultaneous fMRI and single-spike recording in subcortical networks</w:t>
+                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Coizet</w:t>
+                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Terral</w:t>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dupuit</w:t>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fernandez</w:t>
+                <w:t xml:space="preserve">Lila Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.065042. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0d94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390479v1</w:t>
+                <w:t xml:space="preserve">hal-05187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
+                <w:t xml:space="preserve">Flexible and transparent microelectrode arrays for simultaneous fMRI and single-spike recording in subcortical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coudert</w:t>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delphin</w:t>
+                <w:t xml:space="preserve">Véronique Coizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrier</w:t>
+                <w:t xml:space="preserve">Océane Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Barbier</w:t>
+                <w:t xml:space="preserve">Victor Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Bruno Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.065042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0d94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408430v1</w:t>
+                <w:t xml:space="preserve">hal-05390479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxometry and contrast‐free cerebral microvascular quantification using balanced steady‐state free precession MR fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -961,90 +961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting with realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Mikkelsen</w:t>
+                <w:t xml:space="preserve">Signe H Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Wied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1333,87 +1333,87 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698520v1</w:t>
+                <w:t xml:space="preserve">hal-04693128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe H Mikkelsen</w:t>
+                <w:t xml:space="preserve">Signe Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Wied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1467,51 +1467,51 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693128v1</w:t>
+                <w:t xml:space="preserve">hal-04698520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
               </w:r>
@@ -1555,365 +1555,365 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Shu</w:t>
+                <w:t xml:space="preserve">Christina Y Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42 (5), pp.811-825. </w:t>
+              <w:t xml:space="preserve">, 2021, 42 (5), pp.811 - 825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X211062279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678x211062279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698533v1</w:t>
+                <w:t xml:space="preserve">hal-04693144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized cervical spinal cord perfusion MRI after traumatic injury in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Y Shu</w:t>
+                <w:t xml:space="preserve">Briana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongtaek Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekar Kurpad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 42 (5), pp.811 - 825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678x211062279⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 41 (8), pp.2010-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678x20982396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693144v1</w:t>
+                <w:t xml:space="preserve">hal-04698732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized cervical spinal cord perfusion MRI after traumatic injury in the rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shekar Kurpad</w:t>
+                <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binshi Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengchao Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Warnking</w:t>
+                <w:t xml:space="preserve">Christina Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (8), pp.2010-2025. </w:t>
+              <w:t xml:space="preserve">, 2021, 42 (5), pp.811-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678x20982396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X211062279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698732v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR comparison between CASL and pCASL at high magnetic field and evaluation of the benefit of a dedicated labeling coil</w:t>
               </w:r>
@@ -2046,51 +2046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasoréactivité cérébrale et déclin cognitif dans le vieillissement sain et au stade précoce du vieillissement pathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïla Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2180,64 +2180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on low luminance contrast processing in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2563,441 +2563,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per-subject characterization of bolus width in pulsed arterial spin labeling using bolus turbo sampling.</w:t>
+                <w:t xml:space="preserve">Changes in cerebral blood flow and vasoreactivity to CO(2) measured by Arterial Spin Labeling after 6 days at 4,350 m.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Villien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chipon</w:t>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Troprès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Cantin</w:t>
+                <w:t xml:space="preserve">Paul Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.24412⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00861241v1</w:t>
+                <w:t xml:space="preserve">inserm-00788132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cerebral blood flow and vasoreactivity to CO(2) measured by Arterial Spin Labeling after 6 days at 4,350 m.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Villien</w:t>
+                <w:t xml:space="preserve">Levodopa does not change cerebral vasoreactivity in Parkinson's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouzat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
+                <w:t xml:space="preserve">Vanessa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Robach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Mehmet Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.01.066⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), pp.469-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.25267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00788132v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levodopa does not change cerebral vasoreactivity in Parkinson's disease.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maillet</w:t>
+                <w:t xml:space="preserve">Per-subject characterization of bolus width in pulsed arterial spin labeling using bolus turbo sampling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Villien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Fleury</w:t>
+                <w:t xml:space="preserve">Emilie Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Sahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Troprès</w:t>
+                <w:t xml:space="preserve">Julien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.25267⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (6), pp.1677-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.24412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00861162v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00861241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired cerebral vasoreactivity to CO2 in Alzheimer's disease using BOLD fMRI.</w:t>
               </w:r>
@@ -3410,90 +3410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired fMRI activation in patients with primary brain tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Troprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (2), pp.538-48. </w:t>
@@ -3903,295 +3903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00391174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of interactions across the visual field in the human cortex.</w:t>
+                <w:t xml:space="preserve">Sequence of pattern onset responses in the human visual areas: an fMRI constrained VEP source analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+                <w:t xml:space="preserve">Jean Bullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21 (3), pp.818-28. </w:t>
+              <w:t xml:space="preserve">, 2004, 21 (3), pp.801-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00402337v1</w:t>
+                <w:t xml:space="preserve">inserm-00402335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of pattern onset responses in the human visual areas: an fMRI constrained VEP source analysis.</w:t>
+                <w:t xml:space="preserve">Timing of interactions across the visual field in the human cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bullier</w:t>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21 (3), pp.801-17. </w:t>
+              <w:t xml:space="preserve">, 2004, 21 (3), pp.818-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00402335v1</w:t>
+                <w:t xml:space="preserve">inserm-00402337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fMRI retinotopic mapping--step by step.</w:t>
               </w:r>
@@ -4459,103 +4459,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-free Blood Volume, Microvascular Properties and Relaxometry mapping using bSSFP MR Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 ISMRM &amp; ISMRT Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMRM; ISMRT, May 2024, Singapore, Singapore</w:t>
@@ -4584,90 +4584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D realistic blood vessel structures machine learning for MR vascular Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for an MR Fingerprinting sequence to measure brain oxygenation without contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimizing MR vascular fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,273 +4953,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Spinal Cord Perfusion Imaging with Pseudo-Continuous Arterial Spin Labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing signal patterns for MR vascular fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briana Meyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting ISMRM, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">ISMRM &amp; SMRT 2020 - Virtual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356652v1</w:t>
+                <w:t xml:space="preserve">hal-02926840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing signal patterns for MR vascular fingerprinting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Preclinical Spinal Cord Perfusion Imaging with Pseudo-Continuous Arterial Spin Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Budde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; SMRT 2020 - Virtual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sidney, Australia. pp.1-3</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting ISMRM, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926840v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
               </w:r>
@@ -5352,77 +5352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Joint Detection-Estimation of cerebral vasoreactivity from ASL fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Villien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5499,57 +5499,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones Deep Learning pour la simulation rapide de signaux IRM pour l'IRM Fingerprinting vasculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Utilisation de séquences de type MR Fingerprinting bSSFP pour les mesures T2* et la quantification de l'effet BOLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,103 +5574,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Institut Curie, France. </w:t>
+              <w:t xml:space="preserve">SFRMBM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Sorbonne Université, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278882v1</w:t>
+                <w:t xml:space="preserve">hal-04278915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de séquences de type MR Fingerprinting bSSFP pour les mesures T2* et la quantification de l'effet BOLD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réseaux de neurones Deep Learning pour la simulation rapide de signaux IRM pour l'IRM Fingerprinting vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,103 +5695,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris Sorbonne Université, France. </w:t>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris Institut Curie, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278915v1</w:t>
+                <w:t xml:space="preserve">hal-04278882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des patterns de signaux pour l'IRM Fingerprinting Vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,90 +5904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting through realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6054,51 +6054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délinéation des aires visuelles rétinotopiques chez l'homme par IRM fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier – Grenoble I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1E745A4"/>
+    <w:nsid w:val="A9C7C839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-m-warnking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-5163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1736-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bouldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70084" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0d94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Vasilkovska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaie Salajeghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi Vanreusel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Audekerke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Verschuuren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01028-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04501020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mestas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mikkelsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wied" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Dashkovskyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beck Lindhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Hirschler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.926828" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H Mikkelsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshi Bo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Pei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Shu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211062279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Y Shu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x211062279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongtaek Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekar Kurpad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x20982396" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Voiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha K&#246;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Boudiaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.10.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24412" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.01.066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cantin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Keignart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.06.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX8SM9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bruce Pike" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEAB1F8F0822F31DB4A7FE0DD8CA14872E304D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stefanovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Rylander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.10.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Kobayashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Bagshaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hawco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.05.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MB10Z9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Budde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278915v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04409779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-m-warnking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-5163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1736-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bouldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70084" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0d94" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Vasilkovska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaie Salajeghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi Vanreusel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Audekerke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Verschuuren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01028-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04501020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mestas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H Mikkelsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wied" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Dashkovskyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beck Lindhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Hirschler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.926828" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mikkelsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshi Bo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Pei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Y Shu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x211062279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongtaek Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekar Kurpad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x20982396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Shu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211062279" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Voiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha K&#246;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Boudiaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.10.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.01.066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cantin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Keignart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.06.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX8SM9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bruce Pike" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEAB1F8F0822F31DB4A7FE0DD8CA14872E304D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stefanovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Rylander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.10.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Kobayashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Bagshaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hawco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.05.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MB10Z9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Budde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04409779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>