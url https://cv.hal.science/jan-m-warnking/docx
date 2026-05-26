--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -285,485 +285,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05395364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
+                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coudert</w:t>
+                <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delphin</w:t>
+                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barrier</w:t>
+                <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E L Barbier</w:t>
+                <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lemasson</w:t>
+                <w:t xml:space="preserve">Lila Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408430v1</w:t>
+                <w:t xml:space="preserve">hal-05187172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-WAVES: MR Water-diffusion And Vascular Effects Simulations</w:t>
+                <w:t xml:space="preserve">Flexible and transparent microelectrode arrays for simultaneous fMRI and single-spike recording in subcortical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coudert</w:t>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitê Silva Martins Marçal</w:t>
+                <w:t xml:space="preserve">Véronique Coizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Delphin</w:t>
+                <w:t xml:space="preserve">Océane Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barrier</w:t>
+                <w:t xml:space="preserve">Victor Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Cunge</w:t>
+                <w:t xml:space="preserve">Bruno Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 94 (5), pp.2234-2248. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.065042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.30629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0d94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187172v1</w:t>
+                <w:t xml:space="preserve">hal-05390479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and transparent microelectrode arrays for simultaneous fMRI and single-spike recording in subcortical networks</w:t>
+                <w:t xml:space="preserve">MR Fingerprinting for Imaging Brain Hemodynamics and Oxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+                <w:t xml:space="preserve">T. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Coizet</w:t>
+                <w:t xml:space="preserve">A. Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Terral</w:t>
+                <w:t xml:space="preserve">A. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dupuit</w:t>
+                <w:t xml:space="preserve">E L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fernandez</w:t>
+                <w:t xml:space="preserve">B. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.065042. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1525-1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0d94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.29812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390479v1</w:t>
+                <w:t xml:space="preserve">hal-05408430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxometry and contrast‐free cerebral microvascular quantification using balanced steady‐state free precession MR fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -961,90 +961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting with realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe H Mikkelsen</w:t>
+                <w:t xml:space="preserve">Signe Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Wied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1333,87 +1333,87 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693128v1</w:t>
+                <w:t xml:space="preserve">hal-04698520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head holder and cranial window design for sequential magnetic resonance imaging and optical imaging in awake mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Mikkelsen</w:t>
+                <w:t xml:space="preserve">Signe H Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Wied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1467,51 +1467,51 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.926828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698520v1</w:t>
+                <w:t xml:space="preserve">hal-04693128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution relaxometry-based calibrated fMRI in murine brain: Metabolic differences between awake and anesthetized states</w:t>
               </w:r>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of aging on low luminance contrast processing in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,90 +4459,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-free Blood Volume, Microvascular Properties and Relaxometry mapping using bSSFP MR Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D realistic blood vessel structures machine learning for MR vascular Fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for an MR Fingerprinting sequence to measure brain oxygenation without contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimizing MR vascular fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing signal patterns for MR vascular fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de séquences de type MR Fingerprinting bSSFP pour les mesures T2* et la quantification de l'effet BOLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,51 +5626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de neurones Deep Learning pour la simulation rapide de signaux IRM pour l'IRM Fingerprinting vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5747,51 +5747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des patterns de signaux pour l'IRM Fingerprinting Vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,90 +5904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing MR vascular Fingerprinting through realistic microvascular geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9C7C839"/>
+    <w:nsid w:val="90971BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6446,51 +6446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-m-warnking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-5163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1736-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bouldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70084" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0d94" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Vasilkovska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaie Salajeghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi Vanreusel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Audekerke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Verschuuren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01028-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04501020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mestas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H Mikkelsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wied" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Dashkovskyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beck Lindhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Hirschler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.926828" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mikkelsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshi Bo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Pei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Y Shu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x211062279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongtaek Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekar Kurpad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x20982396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Shu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211062279" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Voiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha K&#246;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Boudiaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.10.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.01.066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cantin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Keignart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.06.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX8SM9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bruce Pike" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEAB1F8F0822F31DB4A7FE0DD8CA14872E304D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stefanovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Rylander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.10.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Kobayashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Bagshaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hawco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.05.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MB10Z9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Budde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04409779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-m-warnking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1683-5163" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-1736-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Bouldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70084" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#234; Silva Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delphin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Cunge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coizet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0d94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coudert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delphin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Barbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemasson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.29812" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M Warnking" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.30434" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Vasilkovska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaie Salajeghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verdi Vanreusel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Audekerke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Verschuuren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-024-01028-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05395422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04501020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mestas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29596" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Mikkelsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Wied" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Dashkovskyi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beck Lindhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Hirschler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.926828" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H Mikkelsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binshi Bo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchao Pei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Y Shu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x211062279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briana Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongtaek Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekar Kurpad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678x20982396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Shu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211062279" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Voiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha K&#246;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Boudiaf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pietras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2017.01.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bellot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.06.051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Depaulis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Amandine Gar&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.10.018" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2014.148" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00788132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.01.066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chipon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24412" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cantin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Keignart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.06.070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX8SM9C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bruce Pike" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEAB1F8F0822F31DB4A7FE0DD8CA14872E304D01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Stefanovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M. Rylander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.10.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Kobayashi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P Bagshaw" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hawco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.05.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MB10Z9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delphin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259368v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Budde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278882v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03418716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107446v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04409779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>