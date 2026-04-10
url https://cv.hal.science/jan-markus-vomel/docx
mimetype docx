--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -156,761 +156,1044 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AKP and the Muslim Brotherhood. Making and Unmaking an Islamist Alliance in the Middle East and Europe</w:t>
+                <w:t xml:space="preserve">DÉCRIPT Séance 2 de l'axe Proche et Moyen-Orient : Resurrecting a Lost Civilization: Understanding &amp;quot;Culture Wars&amp;quot; and Islamic Civilizationism in Contemporary Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">İlker Aytürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alihan Mestci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Published by the Austrian Fund for the Documentation of Religiously Motivated Political Extremism, Study Report 7, 2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525524v1</w:t>
+                <w:t xml:space="preserve">hal-05574183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Proche et Moyen-Orient : &amp;quot;Civilisation&amp;quot; as a Concept of Power: Genealogies of Modernity and the Politics of Universalism in Nineteenth-Century Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-'Uksa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)Political Islam? Contesting the Turkish State’s Depoliticisation of Islam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The AKP and the Muslim Brotherhood. Making and Unmaking an Islamist Alliance in the Middle East and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adriejan van Veen; Theo Jung. </w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-05462675v1</w:t>
+              <w:t xml:space="preserve">Published by the Austrian Fund for the Documentation of Religiously Motivated Political Extremism, Study Report 7, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nights of Tears. Islamist Sentimentalism and the Making of an Emotional Community in 1980s and 1990s Turkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Die Islamische Gemeinschaft Milli Görüş: Geschichte, Ideologie, Organisation und gegenwärtige Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Çiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ramazan Aras. </w:t>
-[...93 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46173-6_18⟩</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-05525500v1</w:t>
+                <w:t xml:space="preserve">hal-05525532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: TRÖNDLE, Dirk — Kontextualisierung des Islami(sti)schen Gedankengutes in der Türkei. Wertkonservative und normbehaftete Diskurse unter besonderer Berücksichtigung der Ideen von Necip Fazıl Kısakürek. Verlag Otto Harrassowitz, Wiesbaden, 2021.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">(Un)Political Islam? Contesting the Turkish State’s Depoliticisation of Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adriejan van Veen; Theo Jung. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (5-6), pp.556-558. </w:t>
+              <w:t xml:space="preserve">Depoliticisation before Neoliberalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.301-321, 2025, Palgrave Studies in Political History, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/BIOR.81.5.3295103⟩</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74101-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462693v1</w:t>
+                <w:t xml:space="preserve">hal-05462675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: The Nirvana Express: How the Search for Enlightenment Went West</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nights of Tears. Islamist Sentimentalism and the Making of an Emotional Community in 1980s and 1990s Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramazan Aras. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Intellectual History</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve">Anthropology and Sociology of Emotions. Ethnographic and Theoretical Perspectives from Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-203, 2024, 978-6256491663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525506v1</w:t>
+                <w:t xml:space="preserve">hal-05525552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Milli Görüş Movement in Europe: Context, Activities, and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Çiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Political Islam in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.291-303, 2024, Springer Handbooks of Political Science and International Relations, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46173-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Intellectual Transfers and the Making of Turkish High Islamism, c. 1960–1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Turkish Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.247-270, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110757293-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review: The Nirvana Express: How the Search for Enlightenment Went West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23801883.2024.2419394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review: TRÖNDLE, Dirk — Kontextualisierung des Islami(sti)schen Gedankengutes in der Türkei. Wertkonservative und normbehaftete Diskurse unter besonderer Berücksichtigung der Ideen von Necip Fazıl Kısakürek. Verlag Otto Harrassowitz, Wiesbaden, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (5-6), pp.556-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BIOR.81.5.3295103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pathos and Discipline. Islamist Masculinity in Turkey, 1950–2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeithistorische Forschungen/Studies in Contemporary History, Online-Ausgabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14765/zzf.dok-2383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -978,51 +1261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBC085CB"/>
+    <w:nsid w:val="381EE69E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1209,51 +1492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-markus-vomel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-5669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293679002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Markus V&#246;mel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74101-2_13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin &#199;i&#231;ek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46173-6_18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757293-010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BIOR.81.5.3295103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2024.2419394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14765/zzf.dok-2383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-markus-vomel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-5669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293679002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker Ayt&#252;rk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Markus V&#246;mel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-'Uksa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin &#199;i&#231;ek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Heinisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74101-2_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46173-6_18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757293-010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2024.2419394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BIOR.81.5.3295103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14765/zzf.dok-2383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>