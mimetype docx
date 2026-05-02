--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (2)</w:t>
+        <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -335,221 +335,309 @@
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking and Performing « Civilization » in the Late Ottoman Empire and the Kemalist Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Sarmis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AKP and the Muslim Brotherhood. Making and Unmaking an Islamist Alliance in the Middle East and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Published by the Austrian Fund for the Documentation of Religiously Motivated Political Extremism, Study Report 7, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Islamische Gemeinschaft Milli Görüş: Geschichte, Ideologie, Organisation und gegenwärtige Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hüseyin Çiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -559,353 +647,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Un)Political Islam? Contesting the Turkish State’s Depoliticisation of Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriejan van Veen; Theo Jung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depoliticisation before Neoliberalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.301-321, 2025, Palgrave Studies in Political History, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-74101-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nights of Tears. Islamist Sentimentalism and the Making of an Emotional Community in 1980s and 1990s Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Milli Görüş Movement in Europe: Context, Activities, and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Çiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology and Sociology of Emotions. Ethnographic and Theoretical Perspectives from Turkey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Political Islam in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.291-303, 2024, Springer Handbooks of Political Science and International Relations, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46173-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525552v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Milli Görüş Movement in Europe: Context, Activities, and Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nights of Tears. Islamist Sentimentalism and the Making of an Emotional Community in 1980s and 1990s Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramazan Aras. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Political Islam in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropology and Sociology of Emotions. Ethnographic and Theoretical Perspectives from Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-203, 2024, 978-6256491663</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525537v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Intellectual Transfers and the Making of Turkish High Islamism, c. 1960–1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Turkish Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.247-270, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110757293-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -915,285 +1003,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: The Nirvana Express: How the Search for Enlightenment Went West</w:t>
+                <w:t xml:space="preserve">Book review: TRÖNDLE, Dirk — Kontextualisierung des Islami(sti)schen Gedankengutes in der Türkei. Wertkonservative und normbehaftete Diskurse unter besonderer Berücksichtigung der Ideen von Necip Fazıl Kısakürek. Verlag Otto Harrassowitz, Wiesbaden, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Intellectual History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23801883.2024.2419394⟩</w:t>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (5-6), pp.556-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BIOR.81.5.3295103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05525506v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: TRÖNDLE, Dirk — Kontextualisierung des Islami(sti)schen Gedankengutes in der Türkei. Wertkonservative und normbehaftete Diskurse unter besonderer Berücksichtigung der Ideen von Necip Fazıl Kısakürek. Verlag Otto Harrassowitz, Wiesbaden, 2021.</w:t>
+                <w:t xml:space="preserve">Book Review: The Nirvana Express: How the Search for Enlightenment Went West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/BIOR.81.5.3295103⟩</w:t>
+              <w:t xml:space="preserve">Global Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23801883.2024.2419394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05462693v1</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathos and Discipline. Islamist Masculinity in Turkey, 1950–2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeithistorische Forschungen/Studies in Contemporary History, Online-Ausgabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14765/zzf.dok-2383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1261,51 +1349,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="381EE69E"/>
+    <w:nsid w:val="8601488B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1492,51 +1580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-markus-vomel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-5669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293679002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker Ayt&#252;rk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Markus V&#246;mel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-'Uksa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin &#199;i&#231;ek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Heinisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74101-2_13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46173-6_18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757293-010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2024.2419394" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BIOR.81.5.3295103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14765/zzf.dok-2383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-markus-vomel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-5669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293679002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker Ayt&#252;rk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Markus V&#246;mel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-'Uksa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Sarmis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin &#199;i&#231;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Heinisch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74101-2_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46173-6_18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757293-010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BIOR.81.5.3295103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2024.2419394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14765/zzf.dok-2383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>