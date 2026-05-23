--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">293679002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=9q2wyNUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,280 +203,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 2 de l'axe Proche et Moyen-Orient : Resurrecting a Lost Civilization: Understanding &amp;quot;Culture Wars&amp;quot; and Islamic Civilizationism in Contemporary Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İlker Aytürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alihan Mestci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Proche et Moyen-Orient : &amp;quot;Civilisation&amp;quot; as a Concept of Power: Genealogies of Modernity and the Politics of Universalism in Nineteenth-Century Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Abu-'Uksa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking and Performing « Civilization » in the Late Ottoman Empire and the Kemalist Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Sarmis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -465,179 +486,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AKP and the Muslim Brotherhood. Making and Unmaking an Islamist Alliance in the Middle East and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Published by the Austrian Fund for the Documentation of Religiously Motivated Political Extremism, Study Report 7, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Islamische Gemeinschaft Milli Görüş: Geschichte, Ideologie, Organisation und gegenwärtige Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hüseyin Çiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -647,353 +668,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Un)Political Islam? Contesting the Turkish State’s Depoliticisation of Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriejan van Veen; Theo Jung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depoliticisation before Neoliberalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.301-321, 2025, Palgrave Studies in Political History, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74101-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Milli Görüş Movement in Europe: Context, Activities, and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hüseyin Çiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Political Islam in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.291-303, 2024, Springer Handbooks of Political Science and International Relations, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46173-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nights of Tears. Islamist Sentimentalism and the Making of an Emotional Community in 1980s and 1990s Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramazan Aras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology and Sociology of Emotions. Ethnographic and Theoretical Perspectives from Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-203, 2024, 978-6256491663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Intellectual Transfers and the Making of Turkish High Islamism, c. 1960–1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Turkish Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.247-270, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110757293-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1003,285 +1024,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: TRÖNDLE, Dirk — Kontextualisierung des Islami(sti)schen Gedankengutes in der Türkei. Wertkonservative und normbehaftete Diskurse unter besonderer Berücksichtigung der Ideen von Necip Fazıl Kısakürek. Verlag Otto Harrassowitz, Wiesbaden, 2021.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Book Review: The Nirvana Express: How the Search for Enlightenment Went West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23801883.2024.2419394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/BIOR.81.5.3295103⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05462693v1</w:t>
+                <w:t xml:space="preserve">hal-05525506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: The Nirvana Express: How the Search for Enlightenment Went West</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Book review: TRÖNDLE, Dirk — Kontextualisierung des Islami(sti)schen Gedankengutes in der Türkei. Wertkonservative und normbehaftete Diskurse unter besonderer Berücksichtigung der Ideen von Necip Fazıl Kısakürek. Verlag Otto Harrassowitz, Wiesbaden, 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Intellectual History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bibliotheca Orientalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (5-6), pp.556-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BIOR.81.5.3295103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23801883.2024.2419394⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05525506v1</w:t>
+                <w:t xml:space="preserve">hal-05462693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathos and Discipline. Islamist Masculinity in Turkey, 1950–2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Markus Vömel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeithistorische Forschungen/Studies in Contemporary History, Online-Ausgabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14765/zzf.dok-2383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1349,51 +1370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8601488B"/>
+    <w:nsid w:val="74A31A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1580,51 +1601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-markus-vomel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-5669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293679002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker Ayt&#252;rk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Markus V&#246;mel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-'Uksa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Sarmis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin &#199;i&#231;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Heinisch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74101-2_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46173-6_18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757293-010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BIOR.81.5.3295103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2024.2419394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14765/zzf.dok-2383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jan-markus-vomel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7142-5669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293679002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9q2wyNUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;lker Ayt&#252;rk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alihan Mestci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Markus V&#246;mel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu-'Uksa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szurek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Sarmis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin &#199;i&#231;ek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Heinisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74101-2_13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46173-6_18" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110757293-010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525506v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2024.2419394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BIOR.81.5.3295103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14765/zzf.dok-2383" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>