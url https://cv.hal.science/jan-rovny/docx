--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -651,815 +651,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapel Hill Expert Survey trend file, 1999–2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Bakker</w:t>
+                <w:t xml:space="preserve">The Social Bases of Political Parties: A New Measure and Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbet Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Steenbergen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electoral Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electstud.2021.102420⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123421000740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822280v1</w:t>
+                <w:t xml:space="preserve">hal-03566529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contesting Covid: The ideological bases of partisan responses to the Covid‐19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Rovny</w:t>
+                <w:t xml:space="preserve">Chapel Hill Expert Survey trend file, 1999–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbet Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1475-6765.12510⟩</w:t>
+              <w:t xml:space="preserve">Electoral Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.102420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electstud.2021.102420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566589v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Bases of Political Parties: A New Measure and Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contesting Covid: The ideological bases of partisan responses to the Covid‐19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Political Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4), pp.1155-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007123421000740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1475-6765.12510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566529v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Still blurry? Economic salience, position and voting for radical right parties in Western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New wine in old bottles: Explaining the dimensional structure of European party systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (2), pp.248-268. </w:t>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.12-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1475-6765.12356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1354068817752518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376394v1</w:t>
+                <w:t xml:space="preserve">hal-02184119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “losers of automation”: A reservoir of votes for the radical right?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Still blurry? Economic salience, position and voting for radical right parties in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research &amp; Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2053168018822395⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.248-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1475-6765.12356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177772v1</w:t>
+                <w:t xml:space="preserve">hal-02376394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It’s Not the Left: Ideology and Protest Participation in Old and New Democracies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip Kostelka</w:t>
+                <w:t xml:space="preserve">The “losers of automation”: A reservoir of votes for the radical right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Jie Im</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Political Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (11), pp.1677-1712. </w:t>
+              <w:t xml:space="preserve">Research &amp; Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0010414019830717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2053168018822395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184039v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New wine in old bottles: Explaining the dimensional structure of European party systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">It’s Not the Left: Ideology and Protest Participation in Old and New Democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Kostelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.12-24. </w:t>
+              <w:t xml:space="preserve">Comparative Political Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (11), pp.1677-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1354068817752518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0010414019830717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184119v1</w:t>
+                <w:t xml:space="preserve">hal-02184039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Czech Republic and the European Union</w:t>
               </w:r>
@@ -1530,252 +1530,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the salience of anti-elitism and reducing political corruption for political parties in Europe with the 2014 Chapel Hill Expert Survey data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">Outsiders at the ballot box: operationalizations and political consequences of the insider–outsider dualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research &amp; Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Socio-Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.161-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2053168016686915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ser/mww039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184197v1</w:t>
+                <w:t xml:space="preserve">hal-02186312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsiders at the ballot box: operationalizations and political consequences of the insider–outsider dualism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining the salience of anti-elitism and reducing political corruption for political parties in Europe with the 2014 Chapel Hill Expert Survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison E. Rovny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erica Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (1), pp.161-185. </w:t>
+              <w:t xml:space="preserve">Research &amp; Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ser/mww039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2053168016686915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186312v1</w:t>
+                <w:t xml:space="preserve">hal-02184197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Elite/Establishment Rhetoric and Party Positioning on European Integration</w:t>
               </w:r>
@@ -2015,628 +2015,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Party Competition Structure in Eastern Europe: Aggregate Uniformity versus Idiosyncratic Diversity?</w:t>
+                <w:t xml:space="preserve">Riker and Rokkan: Remarks on the Strategy and Structure of Party Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">East European Politics and Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (1), pp.40-60. </w:t>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.912-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0888325414567535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1354068815602588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295789v1</w:t>
+                <w:t xml:space="preserve">hal-02186366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring party positions in Europe: The Chapel Hill expert survey trend file, 1999–2010</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Party Competition Structure in Eastern Europe: Aggregate Uniformity versus Idiosyncratic Diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.143-152. </w:t>
+              <w:t xml:space="preserve">East European Politics and Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1354068812462931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0888325414567535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182425v1</w:t>
+                <w:t xml:space="preserve">hal-01295789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsiderness, Social Class, and Votes in the 2014 European Elections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nonna Mayer</w:t>
+                <w:t xml:space="preserve">Measuring party positions in Europe: The Chapel Hill expert survey trend file, 1999–2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbet Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1354068812462931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186391v1</w:t>
+                <w:t xml:space="preserve">hal-02182425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riker and Rokkan: Remarks on the Strategy and Structure of Party Competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outsiderness, Social Class, and Votes in the 2014 European Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.157 - 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186366v1</w:t>
+                <w:t xml:space="preserve">hal-02186391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communism, Federalism, and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anchoring the Experts: Using Vignettes to Compare Party Ideology Across Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research &amp; Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186417v1</w:t>
+                <w:t xml:space="preserve">hal-02186416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring the Experts: Using Vignettes to Compare Party Ideology Across Countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communism, Federalism, and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research &amp; Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (4), pp.669-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043887114000227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186416v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The other ‘other’: Party responses to immigration in eastern Europe</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggle over Dimensionality: Party Competition in Western and Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East European Politics and Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.56-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brigevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (5), pp.687-703. </w:t>
@@ -3176,302 +3176,458 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris sur Danube: Why French politics now looks distinctly eastern European</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three lessons from the Czech presidential election</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reliable and how valid are expert surveys?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lindstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics of Ethnicity and Democratic Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l’ethnicité et résilience démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who opposes the EU? Continuity and change in party Euroscepticism between 2014 and 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3523,377 +3679,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ян Ровни: Все партии должны будут обратить внимание на новые запросы (Interview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El retorno de Piketty: impuestos a los millonarios y fondo de capital universal (Interview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Brahmin left’ vs the ‘Merchant right’: A comment on Thomas Piketty’s new book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A not so silent revolution: The new power of old divides in European politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Froio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s Not the Left: Ideology and Protest Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3902,500 +4058,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kostelka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happened to Europe’s left?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election reaction: The Czech Republic shifts toward the Polish and Hungarian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hungary and Poland’s anti-democratic turn: a new era or more of the same?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All tomorrow’s parties? The future (and past) of politics in Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Deegan-Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Whitefield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Haughton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Whitefield</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02393324v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-02282485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbet Hooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The changing political landscape in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4736,64 +4736,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Disunion? Social and Economic Divergence in Europe, and their Political Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip Manow; Bruno Palier; Hanna Schwander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welfare Democracies and Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.29 - 60, 2018, 9780198807971</w:t>
@@ -4908,51 +4908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dual Dualization of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,77 +4994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “losers of digitalization”: A Reservoir of Votes for the Far-Right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Jie Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5279,64 +5279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Disunion? Social and Economic Divergence in Europe, and their Political Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5412,51 +5412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issue dimensionality and party competition in turbulent times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Whitefield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (1), pp.93, 2019, Party Politics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5507,125 +5507,125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy or Veering? Party Positioning, Voter Congruence, and Electoral Support for Radical Right Parties in Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">Populism in Eastern Europe: Fringe or Mainstream?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Flakne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 ECPR General Conference Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Populism in Europe: Realities and Interpretations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Sciences Po, Centre d'histoire, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385473v1</w:t>
+                <w:t xml:space="preserve">hal-02385474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking in a Carnival Mirror: Ideology and Protest Participation in Old and New Democracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Kostelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5641,221 +5641,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 ECPR General Conference Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy or Veering? Party Positioning, Voter Congruence, and Electoral Support for Radical Right Parties in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OXPO workshop "Issue Dimensionality and Party Competition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2016 ECPR General Conference Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385472v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populism in Eastern Europe: Fringe or Mainstream?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Flakne</w:t>
+                <w:t xml:space="preserve">Fuzzy or Veering? Party Positioning, Voter Congruence, and Electoral Support for Radical Right Parties in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populism in Europe: Realities and Interpretations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Sciences Po, Centre d'histoire, Paris, France</w:t>
+              <w:t xml:space="preserve">OXPO workshop "Issue Dimensionality and Party Competition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385474v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Parties, Fickle Voters, Fixed Spaces: Assessing the Stability of Party Competition in Eastern Europe</w:t>
               </w:r>
@@ -5999,1537 +5999,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dualization of Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allison E. Rovny</w:t>
+                <w:t xml:space="preserve">Fluid Parties, Fickle Voters, Fixed Spaces: Assessing the Stability of Party Competition in Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Competition and Voter Alignments in Times of Welfare State Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, European University Institute, Florence, Italy</w:t>
+              <w:t xml:space="preserve">2014 ECPR General conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297392v1</w:t>
+                <w:t xml:space="preserve">hal-02385915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring the Experts: Using Vignettes to Compare Party Ideology Across Countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erica Edwards</w:t>
+                <w:t xml:space="preserve">New Wine in Old Bottles: Explaining Party Competition Along the Socio-Cultural Dimension in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des élections et du vote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">2014 Workshop on party competition and voter alignments in times of welfare state transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297110v1</w:t>
+                <w:t xml:space="preserve">hal-02385928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Parties, Fickle Voters, Fixed Spaces: Assessing the Stability of Party Competition in Eastern Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">The Dualization of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 ECPR General conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2014 Workshop on party competition and voter alignments in times of welfare state transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385915v1</w:t>
+                <w:t xml:space="preserve">hal-02297391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Wine in Old Bottles: Explaining Party Competition Along the Socio-Cultural Dimension in Europe?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">The Dualization of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Workshop on party competition and voter alignments in times of welfare state transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">Party Competition and Voter Alignments in Times of Welfare State Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, European University Institute, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385928v1</w:t>
+                <w:t xml:space="preserve">hal-02297392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dualization of Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Palier</w:t>
+                <w:t xml:space="preserve">Anchoring the Experts: Using Vignettes to Compare Party Ideology Across Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Workshop on party competition and voter alignments in times of welfare state transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres autour des élections et du vote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297391v1</w:t>
+                <w:t xml:space="preserve">hal-02297110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blank and Not Blue: Outsiders at the Ballot Box</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 SNES annual conference"\Elections and Democracy in Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">2013 Expert Evaluation of Party Positioning and Competition in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410248v1</w:t>
+                <w:t xml:space="preserve">hal-02410250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Other Dimension: Contents, Connections and Sources of Party Competition Along the Socio-Cultural Dimension in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">Blurring the Issue; Transforming Ideology: Positional Ambiguity and Ideological Innovation in Multidimensional Party Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Krouwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Amsterdan, Netherlands</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410247v1</w:t>
+                <w:t xml:space="preserve">hal-02410258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partis et démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Université de Bourgogne, France</w:t>
+              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410256v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Other Dimension: Contents, Connections and Sources of Party Competition Along the Socio-Cultural Dimension in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2013 ECPR General conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410260v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Other Dimension: Contents, Connections and Sources of Party Competition Along the Socio-Cultural Dimension in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Polk</w:t>
+                <w:t xml:space="preserve">Blank and Not Blue: Outsiders at the Ballot Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Rovny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ECPR General conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2014 SNES annual conference"\Elections and Democracy in Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410255v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blank and Not Blue: Outsiders at the Ballot Box</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Partis et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Université de Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385837v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blank and Not Blue: Outsiders at the Ballot Box</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison E. Rovny</w:t>
+                <w:t xml:space="preserve">The Other Dimension: Contents, Connections and Sources of Party Competition Along the Socio-Cultural Dimension in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire REV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amsterdan, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385932v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnicity, Religion and Social Liberalism: Assessing Party Positions on Socio-Cultural Issues in Eastern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blank and Not Blue: Outsiders at the Ballot Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Regional Parties and Party Strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Aberystwyth,, United Kingdom</w:t>
+              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410249v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blank and Not Blue: Outsiders at the Ballot Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Rovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Expert Evaluation of Party Positioning and Competition in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire REV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410250v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurring the Issue; Transforming Ideology: Positional Ambiguity and Ideological Innovation in Multidimensional Party Competition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnicity, Religion and Social Liberalism: Assessing Party Positions on Socio-Cultural Issues in Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on Regional Parties and Party Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Aberystwyth,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410258v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Other 'Other': Party Response to Immigration in Eastern Europe?</w:t>
+                <w:t xml:space="preserve">Ethnic Minorities and Left Party Response: Explaining the Structure of Party Competition in Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Parties and Migration Policy Puzzles: The European Scene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Gothenburg,, Sweden</w:t>
+              <w:t xml:space="preserve">Midwestern Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410251v1</w:t>
+                <w:t xml:space="preserve">hal-02410254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic Minorities and Left Party Response: Explaining the Structure of Party Competition in Eastern Europe</w:t>
+                <w:t xml:space="preserve">The Other 'Other': Party Response to Immigration in Eastern Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of Swedish European Research Centers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Political Parties and Migration Policy Puzzles: The European Scene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gothenburg,, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410259v1</w:t>
+                <w:t xml:space="preserve">hal-02410251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Other 'Other': Party Response to Immigration in Eastern Europe?</w:t>
+                <w:t xml:space="preserve">Ethnic Minorities and Left Party Response: Explaining the Structure of Party Competition in Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immigrants in Europe: Between the Eurozone Crisis and the Arab Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Meeting of Swedish European Research Centers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410252v1</w:t>
+                <w:t xml:space="preserve">hal-02410259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnic Minorities and Left Party Response: Explaining the Structure of Party Competition in Eastern Europe</w:t>
+                <w:t xml:space="preserve">The Other 'Other': Party Response to Immigration in Eastern Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwestern Political Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Immigrants in Europe: Between the Eurozone Crisis and the Arab Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410254v1</w:t>
+                <w:t xml:space="preserve">hal-02410252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7684,51 +7684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05167332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Linek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael &#352;kvr&#328;&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psrm.2025.10028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05238289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Polk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Hooghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05263421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241237136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000305542200140X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2021.102420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attewell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steenbergen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123421000740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02376394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jie Im" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168018822395" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414019830717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068817752518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rovna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Edwards" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168016686915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mww039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41111-017-0068-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325414567535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068812462931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068815602588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043887114000227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2014.25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773911000282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325410387635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116511435822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brigevich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01912.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04610641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198906742.001.0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04724274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lindst&#228;dt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02870044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deegan-Krause" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitefield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haughton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03833695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Rovna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02459013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lenormand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flakne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Krouwel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410254v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05167332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Linek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael &#352;kvr&#328;&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psrm.2025.10028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05238289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Polk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Hooghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05263421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241237136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000305542200140X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attewell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steenbergen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123421000740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2021.102420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068817752518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02376394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jie Im" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168018822395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414019830717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rovna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mww039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Edwards" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168016686915" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41111-017-0068-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068815602588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325414567535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068812462931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043887114000227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2014.25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773911000282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325410387635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116511435822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brigevich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01912.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04610641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198906742.001.0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03833695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04724274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lindst&#228;dt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02870044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deegan-Krause" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitefield" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haughton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Rovna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02459013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lenormand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flakne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Krouwel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>