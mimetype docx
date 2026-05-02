--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -5999,191 +5999,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Parties, Fickle Voters, Fixed Spaces: Assessing the Stability of Party Competition in Eastern Europe</w:t>
+                <w:t xml:space="preserve">New Wine in Old Bottles: Explaining Party Competition Along the Socio-Cultural Dimension in Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 ECPR General conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2014 Workshop on party competition and voter alignments in times of welfare state transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385915v1</w:t>
+                <w:t xml:space="preserve">hal-02385928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Wine in Old Bottles: Explaining Party Competition Along the Socio-Cultural Dimension in Europe?</w:t>
+                <w:t xml:space="preserve">Fluid Parties, Fickle Voters, Fixed Spaces: Assessing the Stability of Party Competition in Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Polk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Workshop on party competition and voter alignments in times of welfare state transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">2014 ECPR General conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385928v1</w:t>
+                <w:t xml:space="preserve">hal-02385915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dualization of Europe</w:t>
               </w:r>
@@ -6465,178 +6465,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blurring the Issue; Transforming Ideology: Positional Ambiguity and Ideological Innovation in Multidimensional Party Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Krouwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Expert Evaluation of Party Positioning and Competition in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410250v1</w:t>
+                <w:t xml:space="preserve">hal-02410258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurring the Issue; Transforming Ideology: Positional Ambiguity and Ideological Innovation in Multidimensional Party Competition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Rovny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Council for European Studies Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2013 Expert Evaluation of Party Positioning and Competition in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410258v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communism, Federalism and Ethnic Minorities: Explaining Party Competition Patterns in Eastern Europe</w:t>
               </w:r>
@@ -7684,51 +7684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05167332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Linek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael &#352;kvr&#328;&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psrm.2025.10028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05238289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Polk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Hooghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05263421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241237136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000305542200140X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attewell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steenbergen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123421000740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2021.102420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068817752518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02376394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jie Im" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168018822395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414019830717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rovna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mww039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Edwards" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168016686915" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41111-017-0068-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068815602588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325414567535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068812462931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043887114000227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2014.25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773911000282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325410387635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116511435822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brigevich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01912.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04610641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198906742.001.0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03833695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04724274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lindst&#228;dt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02870044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deegan-Krause" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitefield" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haughton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Rovna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02459013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lenormand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flakne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Krouwel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05167332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Linek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael &#352;kvr&#328;&#225;k" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/psrm.2025.10028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05238289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Polk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Hooghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jolly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05263421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04530520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Marks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241237136" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03959247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000305542200140X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attewell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steenbergen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123421000740" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2021.102420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12510" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068817752518" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02376394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Jie Im" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168018822395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414019830717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rovna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ser/mww039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Edwards" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2053168016686915" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41111-017-0068-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12163" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068815602588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325414567535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068812462931" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043887114000227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cep.2014.25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773911000282" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0888325410387635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116511435822" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brigevich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Vries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2009.01912.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04610641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780198906742.001.0001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03833695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04724274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lindst&#228;dt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02870044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02317952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386489v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01295781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Deegan-Krause" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitefield" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haughton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02386682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Rovna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02393323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02459013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lenormand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02177822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flakne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385929v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Krouwel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410259v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02410252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>