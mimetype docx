--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -502,1203 +502,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Methylhydrazinium Lead Halide Perovskites: Structural Changes and Effects on Dielectric, Linear, and Nonlinear Optical Properties Entailed by the Halide Tuning</w:t>
+                <w:t xml:space="preserve">Getting the details right: optical, dielectric, and vibrational outcomes of structural phase transition in one-dimensional pyrrolidinium lead iodide and the role of defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Drozdowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Gągor</w:t>
+                <w:t xml:space="preserve">Katarzyna Fedoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Fedoruk</w:t>
+                <w:t xml:space="preserve">Szymon J Zelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan K Zaręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Mączka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (29), pp.10519-10529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TC01523D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991682v1</w:t>
+                <w:t xml:space="preserve">hal-04407877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Phosphorescent Hybrid Organic–Inorganic Perovskite with High-Contrast Dielectric and Third-Order Nonlinear Optical Switching Functionalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Methylhydrazinium Lead Halide Perovskites: Structural Changes and Effects on Dielectric, Linear, and Nonlinear Optical Properties Entailed by the Halide Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Drozdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gągor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirosław Ma̧czka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna Ga̧gor</w:t>
+                <w:t xml:space="preserve">Jan K Zarȩba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Fedoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c20557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.1600 - 1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525378v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methylhydrazinium]2PbCl4, a Two-Dimensional Perovskite with Polar and Modulated Phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dawid Drozdowski</w:t>
+                <w:t xml:space="preserve">Near-Infrared Phosphorescent Hybrid Organic–Inorganic Perovskite with High-Contrast Dielectric and Third-Order Nonlinear Optical Switching Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Ma̧czka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Nowok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zaręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirosław Maczka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
+                <w:t xml:space="preserve">Anna Ga̧gor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02206⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.1460-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c20557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991673v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the details right: optical, dielectric, and vibrational outcomes of structural phase transition in one-dimensional pyrrolidinium lead iodide and the role of defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">[Methylhydrazinium]2PbCl4, a Two-Dimensional Perovskite with Polar and Modulated Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Fedoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Drozdowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Maczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szymon J Zelewski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mirosław Mączka</w:t>
+                <w:t xml:space="preserve">Jan K Zareba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (29), pp.10519-10529. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (39), pp.15520-15531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TC01523D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407877v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methylhydrazinium] 2PbBr4, a Ferroelectric Hybrid Organic–Inorganic Perovskite with Multiple Nonlinear Optical Outputs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Ptak</w:t>
+                <w:t xml:space="preserve">Ferroelectricity and Piezoelectric Energy Harvesting of Hybrid A2BX4 -Type Halogenocuprates Stabilized by Phosphonium Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supriya Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thangavel Vijayakanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premkumar Kothavade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan K Zaręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04440⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialsau.1c00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527670v1</w:t>
+                <w:t xml:space="preserve">hal-04408207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optical Properties of Emerging Nano‐ and Microcrystalline Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zaręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Nyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Samoć</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (23), pp.2100216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202100216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectricity and Piezoelectric Energy Harvesting of Hybrid A2BX4 -Type Halogenocuprates Stabilized by Phosphonium Cations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan K Zaręba</w:t>
+                <w:t xml:space="preserve">[Methylhydrazinium] 2PbBr4, a Ferroelectric Hybrid Organic–Inorganic Perovskite with Multiple Nonlinear Optical Outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Mączka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zaręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gągor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.124-131. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.2331-2342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialsau.1c00046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c04440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408207v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylhydrazinium Lead Bromide: Noncentrosymmetric Three-Dimensional Perovskite with Exceptionally Large Framework Distortion and Green Photoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Perovskite Methylhydrazinium Lead Chloride with Two Polar Phases and Unusual Second-Harmonic Generation Bistability above Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Ma̧czka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirosl̷aw Ma̧czka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
+                <w:t xml:space="preserve">Anna Gagor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zaręba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.1667-1673. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05273⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.4072-4082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c00973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527513v1</w:t>
+                <w:t xml:space="preserve">hal-03526930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Perovskite Methylhydrazinium Lead Chloride with Two Polar Phases and Unusual Second-Harmonic Generation Bistability above Room Temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Gagor</w:t>
+                <w:t xml:space="preserve">Methylhydrazinium Lead Bromide: Noncentrosymmetric Three-Dimensional Perovskite with Exceptionally Large Framework Distortion and Green Photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosl̷aw Ma̧czka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ga̧gor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Stefańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Zaręba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marek Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (9), pp.4072-4082. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.1667-1673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c00973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526930v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical properties, upconversion and lasing in metal–organic frameworks</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan K Zaręba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Samoć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland A Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1983,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw M&#261;czka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#261;gor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ptak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zar&#281;ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K Zar&#281;ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Liang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Deswal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishukumar Panday" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipti Naphade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andre Cazade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Drozdowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K Zar&#553;ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Fedoruk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07911" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ma&#807;czka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ga&#807;gor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c20557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Maczka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K Zareba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon J Zelewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01523D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samo&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Sahoo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavel Vijayakanth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Kothavade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dixit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialsau.1c00046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirosl&#823;aw Ma&#807;czka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05273" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefanska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Drozd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00973" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavender Medishetty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland A Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cs00162b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Nowok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw M&#261;czka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#261;gor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ptak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zar&#281;ba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K Zar&#281;ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Liang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02200" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Deswal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishukumar Panday" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipti Naphade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andre Cazade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Fedoruk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon J Zelewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01523D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Drozdowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefa&#324;ska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K Zar&#553;ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Ma&#807;czka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ga&#807;gor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c20557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Maczka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K Zareba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Sahoo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thangavel Vijayakanth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Kothavade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Dixit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialsau.1c00046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samo&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c04440" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Stefanska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Drozd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirosl&#823;aw Ma&#807;czka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05273" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavender Medishetty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland A Fischer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cs00162b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>