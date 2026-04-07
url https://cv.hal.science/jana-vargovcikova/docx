--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -560,174 +560,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Actors in Politics and Policy-Making: Case Studies into the Patterns of Proximity</w:t>
+                <w:t xml:space="preserve">Traduire la transparence aux niveaux nationaux: Le cas des réglementations du lobbying en Pologne et en République tchèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech sociological review (ISSN : 0038-0288)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.061.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465139v1</w:t>
+                <w:t xml:space="preserve">hal-02465036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la transparence aux niveaux nationaux: Le cas des réglementations du lobbying en Pologne et en République tchèque</w:t>
+                <w:t xml:space="preserve">Private Actors in Politics and Policy-Making: Case Studies into the Patterns of Proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Czech sociological review (ISSN : 0038-0288)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.061.0044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465036v1</w:t>
+                <w:t xml:space="preserve">hal-02465139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside lobbying regulation in Poland and the Czech Republic: negotiating public and private actors’ roles in governance</w:t>
               </w:r>
@@ -1465,182 +1465,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value conflicts and the EU in crisis - An introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-gender Campaigns in Slovakia and the Dissolution of the Liberal-Conservative Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value Politics in the European Union: From Market to Culture and Back</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.1-15, 2021, 9780367722067</w:t>
+              <w:t xml:space="preserve">Central European Culture Wars: Beyond post-communism and populism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-80-7671-034-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457504v1</w:t>
+                <w:t xml:space="preserve">hal-04017060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-gender Campaigns in Slovakia and the Dissolution of the Liberal-Conservative Alliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value conflicts and the EU in crisis - An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Foret; Jana Vargovčíková. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Culture Wars: Beyond post-communism and populism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-80-7671-034-4</w:t>
+              <w:t xml:space="preserve">Value Politics in the European Union: From Market to Culture and Back</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-15, 2021, 9780367722067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017060v1</w:t>
+                <w:t xml:space="preserve">hal-04457504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values at the crossroads of politics and the market. The Ghosn affair as a test of corporate transparency and accountability</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41309-017-0026-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.463.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Merklov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003153863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04457504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Mi&#241;ambres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092087-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41309-017-0026-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.463.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Merklov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003153863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04457504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Mi&#241;ambres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092087-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>