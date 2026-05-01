--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -209,209 +209,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps privés, intérêts publics. Elite politico-administrative et formation d'une morale managériale d'Etat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps privés, intérêts publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vargovčíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.92-109. </w:t>
+              <w:t xml:space="preserve">, 2024, 251 (1), pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.251.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874799v1</w:t>
+                <w:t xml:space="preserve">hal-04565090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps privés, intérêts publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps privés, intérêts publics. Elite politico-administrative et formation d'une morale managériale d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 251 (1), pp.92-109. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.251.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565090v1</w:t>
+                <w:t xml:space="preserve">hal-04874799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prize of Governance. How the European Union Uses Symbolic Distinctions to Mobilize Society and Foster Competitiveness</w:t>
               </w:r>
@@ -854,187 +854,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01618059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lobbying, un vrai métier politique?: Éléments pour une sociologie des lobbyistes professionnels en Pologne et en République tchèque</w:t>
+                <w:t xml:space="preserve">Politika soukromé expertízy. Získávání vlivu v tvorbě politik prostřednictvím odbornosti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Merklová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Politologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016888v1</w:t>
+                <w:t xml:space="preserve">hal-02465165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politika soukromé expertízy. Získávání vlivu v tvorbě politik prostřednictvím odbornosti</w:t>
+                <w:t xml:space="preserve">Le lobbying, un vrai métier politique?: Éléments pour une sociologie des lobbyistes professionnels en Pologne et en République tchèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kateřina Merklová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Politologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 46 (3), pp.79-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo.463.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465165v1</w:t>
+                <w:t xml:space="preserve">hal-04016888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41309-017-0026-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.463.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Merklov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003153863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04457504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Mi&#241;ambres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092087-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41309-017-0026-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Merklov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.463.0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003153863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04457504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Mi&#241;ambres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092087-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>