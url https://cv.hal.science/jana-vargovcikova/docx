--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -560,174 +560,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la transparence aux niveaux nationaux: Le cas des réglementations du lobbying en Pologne et en République tchèque</w:t>
+                <w:t xml:space="preserve">Private Actors in Politics and Policy-Making: Case Studies into the Patterns of Proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Czech sociological review (ISSN : 0038-0288)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465036v1</w:t>
+                <w:t xml:space="preserve">hal-02465139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Actors in Politics and Policy-Making: Case Studies into the Patterns of Proximity</w:t>
+                <w:t xml:space="preserve">Traduire la transparence aux niveaux nationaux: Le cas des réglementations du lobbying en Pologne et en République tchèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech sociological review (ISSN : 0038-0288)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.061.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465139v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside lobbying regulation in Poland and the Czech Republic: negotiating public and private actors’ roles in governance</w:t>
               </w:r>
@@ -1465,182 +1465,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-gender Campaigns in Slovakia and the Dissolution of the Liberal-Conservative Alliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Value conflicts and the EU in crisis - An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Foret; Jana Vargovčíková. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Culture Wars: Beyond post-communism and populism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-80-7671-034-4</w:t>
+              <w:t xml:space="preserve">Value Politics in the European Union: From Market to Culture and Back</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-15, 2021, 9780367722067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017060v1</w:t>
+                <w:t xml:space="preserve">hal-04457504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value conflicts and the EU in crisis - An introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-gender Campaigns in Slovakia and the Dissolution of the Liberal-Conservative Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value Politics in the European Union: From Market to Culture and Back</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.1-15, 2021, 9780367722067</w:t>
+              <w:t xml:space="preserve">Central European Culture Wars: Beyond post-communism and populism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-80-7671-034-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457504v1</w:t>
+                <w:t xml:space="preserve">hal-04017060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values at the crossroads of politics and the market. The Ghosn affair as a test of corporate transparency and accountability</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41309-017-0026-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Merklov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.463.0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003153863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04457504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Mi&#241;ambres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092087-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.251.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0044" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41309-017-0026-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02465165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Merklov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.463.0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003153863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04457504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio J. Mi&#241;ambres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003092087-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chahsiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>