--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -204,1474 +204,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-based and intersectional violence in migration and refugee contexts: A contextual global approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Racialized Sexism of Migration and Asylum Regimes Pregnancy, Migration, and Borders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Freedman</w:t>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02685809251347939⟩</w:t>
+              <w:t xml:space="preserve">Social Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.513-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sp/jxae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422847v1</w:t>
+                <w:t xml:space="preserve">hal-04945526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Racialized Sexism of Migration and Asylum Regimes Pregnancy, Migration, and Borders in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender-based and intersectional violence in migration and refugee contexts: A contextual global approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.924-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sp/jxae037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02685809251347939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945526v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“But We Just Need Money”: (Im)Possibilities of Co‐Producing Knowledge With Those in Vulnerable Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Rajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
+              <w:t xml:space="preserve">Social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Theorizing as a Liberatory Practice? The Emancipatory Promise of Knowledge Co-Creation With (Forced) Migrants, 12, pp.8818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/si.8818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500910v1</w:t>
+                <w:t xml:space="preserve">hal-04700706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“But We Just Need Money”: (Im)Possibilities of Co‐Producing Knowledge With Those in Vulnerable Situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I still don’t know how someone gets pregnant”: determinants of poor reproductive health among young female refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Rajah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/si.8818⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-023-02847-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700706v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I still don’t know how someone gets pregnant”: determinants of poor reproductive health among young female refugees in South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Rajah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12905-023-02847-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698113v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of European Sports Programmes for Welcoming Migrants: Contrasting Political Philosophies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Le Yondre</w:t>
+                <w:t xml:space="preserve">Sex work or transactional sex? Shifting the dialogue from risk to rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Migration and Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12134-023-01014-y⟩</w:t>
+              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.2210859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26410397.2023.2210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004209v1</w:t>
+                <w:t xml:space="preserve">hal-04174752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational trajectories of inherited vulnerabilities amongst young women refugees in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40878-023-00335-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex work or transactional sex? Shifting the dialogue from risk to rights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+                <w:t xml:space="preserve">Typology of European Sports Programmes for Welcoming Migrants: Contrasting Political Philosophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.2210859. </w:t>
+              <w:t xml:space="preserve">Journal of International Migration and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/26410397.2023.2210859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12134-023-01014-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174752v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impacts of COVID-19 on Women Refugees in South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (1), pp.704-721. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrs/feab044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987270v1</w:t>
+                <w:t xml:space="preserve">hal-03982621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Colonial Legacies on the Rights and Security of Sex Workers in Southern Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The death of asylum: hidden geographies of the enforcement archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gender, Sexuality and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19164/ijgsl.v2i1.1263⟩</w:t>
+              <w:t xml:space="preserve">International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (1), pp.322-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ia/iiab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982624v1</w:t>
+                <w:t xml:space="preserve">hal-03982629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Mapping vulnerability amid mixed migration flows. The reality of severe labor exploitation from a human rights perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo de Stefani</w:t>
+                <w:t xml:space="preserve">Assessing the Impacts of COVID-19 on Women Refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2022.1073606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.704-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrs/feab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698114v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Mapping vulnerability amid mixed migration flows. The reality of severe labor exploitation from a human rights perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Degani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2022.1073606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982621v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The death of asylum: hidden geographies of the enforcement archipelago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Colonial Legacies on the Rights and Security of Sex Workers in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolien Aantjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (1), pp.322-323. </w:t>
+              <w:t xml:space="preserve">International Journal of Gender, Sexuality and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.273-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ia/iiab222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19164/ijgsl.v2i1.1263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982629v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the justice in EU anti-trafficking policy? Feminist reflections on European Union policy-making processes</w:t>
               </w:r>
@@ -2168,64 +2168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accueil des migrants par le sport : l'Europe à la croisée de philosophies politiques différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2276,64 +2276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual and Reproductive Health Matters of asylum seeking and refugee women in South Africa: understanding the determinants of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,174 +2361,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uses and abuses of «vulnerabiliTy» in eu asylum and refugee proTecTion: proTecTing women or reducing auTonomy? Los usos y abusos de la «vulnerabilidad» en el asilo de la UE y la protección de refugiados: ¿Proteger a las mujeres o reducir la autonomía?</w:t>
+                <w:t xml:space="preserve">Grand Challenges: Refugees and Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papeles del CEIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2019.00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128324v1</w:t>
+                <w:t xml:space="preserve">hal-03982680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Challenges: Refugees and Conflict</w:t>
+                <w:t xml:space="preserve">The uses and abuses of «vulnerabiliTy» in eu asylum and refugee proTecTion: proTecTing women or reducing auTonomy? Los usos y abusos de la «vulnerabilidad» en el asilo de la UE y la protección de refugiados: ¿Proteger a las mujeres o reducir la autonomía?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papeles del CEIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2019.00001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03982680v1</w:t>
+                <w:t xml:space="preserve">halshs-02128324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences de genre et « crise » des réfugié·e·s en Europe</w:t>
               </w:r>
@@ -2742,183 +2742,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and gender-based violence against refugee women: a hidden aspect of the refugee &amp;quot;crisis</w:t>
+                <w:t xml:space="preserve">Engendering Security at the Borders of Europe: Women Migrants and the Mediterranean 'Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health Matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.18 - 26. </w:t>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.568-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhm.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrs/few019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441147v1</w:t>
+                <w:t xml:space="preserve">hal-02971946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engendering Security at the Borders of Europe: Women Migrants and the Mediterranean 'Crisis</w:t>
+                <w:t xml:space="preserve">Sexual and gender-based violence against refugee women: a hidden aspect of the refugee &amp;quot;crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (4), pp.568-582. </w:t>
+              <w:t xml:space="preserve">Reproductive Health Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.18 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrs/few019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhm.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971946v1</w:t>
+                <w:t xml:space="preserve">halshs-01441147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, justice et droit pénal international</w:t>
               </w:r>
@@ -3298,461 +3298,439 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Handbook on Asylum and Refugee Policy</w:t>
+                <w:t xml:space="preserve">Representing Violence Against Women: Asylum, Voice, and Testimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Edward Elgar, 2024, 978 1 80220 458 2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Colby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liverpool University Press, 2026, 9781836245650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697728v1</w:t>
+                <w:t xml:space="preserve">hal-05560349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Sexual and Reproductive Health and Rights for Young Women in Southern Africa A Critical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana K Poku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolien Aantjes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2024, ISBN 9781032540078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gender of Borders: Embodied Narratives of Migration, Violence and Agency</w:t>
+                <w:t xml:space="preserve">Research Handbook on Asylum and Refugee Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edward Elgar, 2024, 978 1 80220 458 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003229346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03987309v1</w:t>
+                <w:t xml:space="preserve">hal-04697728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-Based Violence in Migration : Interdisciplinary, Feminist and Intersectional Approaches</w:t>
+                <w:t xml:space="preserve">The Gender of Borders: Embodied Narratives of Migration, Violence and Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan, 271 p., 2022, 978-3-031-07928-3. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07929-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003229346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982457v1</w:t>
+                <w:t xml:space="preserve">hal-03987309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, Equality and Social Justice Anti Trafficking, Sex Work and Migration Law and Policy in the EU</w:t>
               </w:r>
@@ -3807,242 +3785,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gendered Approach to the Syrian Refugee Crisis</w:t>
+                <w:t xml:space="preserve">Gender-Based Violence in Migration : Interdisciplinary, Feminist and Intersectional Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 271 p., 2022, 978-3-031-07928-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynep Kivilcim</w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781315529653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07929-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509505v1</w:t>
+                <w:t xml:space="preserve">hal-03982457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendering the International Asylum and Refugee Debate</w:t>
+                <w:t xml:space="preserve">A Gendered Approach to the Syrian Refugee Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Kivilcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurcan Özgür Baklacioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Freedman; Jane and Kıvılcım; Zeynep and Özgür Baklacıoğlu; Nurcan. Routledge, 2017, 978-1-138-69372-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315529653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508467v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gendering the International Asylum and Refugee Debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2015, 978-0-230-59254-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender, Violence and Politics in the Democratic Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate Publishing, 2015, Gender in a Global/Local World, 978-1-4094-6778-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4052,711 +4127,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered insecurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mutambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Rajah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Freedman; Alice Latouche; Adelina Miranda; Nina Sahraoui; Glenda Santana De Andrade; Elsa Tyszler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gender of Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.103-118, 2023, 9781032127255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003229346-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-based Violence as a ‘Consequence of Migration’: How Culturalist Framings of GBV Ignore Structural Violence Against Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Freedman; Nina Sahraoui; Evangelia Tastsoglou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender-Based Violence in Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-134, 2022, 978-3-031-07929-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07929-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Nador a Lesbos : una mirada a la violencia sexual contra las mujeres ilegalizadas en las fronteras de Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Almudena Cortés Maisonave; Josefina Manjarrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Género y movilidades:lecturas feministas de la migración</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang,, 2021, 9782807611276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic Violence through a Human Rights Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Devaney; Caroline Bradbury-Jones; Rebecca J. Macy; Carolina Øverlien; Stephanie Holt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Domestic Violence and Abuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, 9780429331053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young key populations in Southern Africa. An analysis of the social determinants of HIV risk and barriers to sexual and reproductive health services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolien Aantjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana K Poku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Armstrong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nana K Poku; Kaymarlin Govender. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventing HIV Among Young People in Southern and Eastern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020, 9780429462818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les violences sexuelles et basées sur le genre en RDC. Les impacts locaux d’une politique internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Élisabeth Marteu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La globalisation du genre : mobilisations, cadres d’actions, savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-228, 2018, Coll. « Archives du féminisme », 9782753565043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating Sexual Violence as a Business? Reflections on National and International Responses to Sexual and Gender-Based Violence in the Democratic Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendered Perspectives on Conflict and Violence: Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18B, Emerald Group Publishing, pp.125-143, 2014, Advances in Gender Research, 978-1-78350-894-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4903,51 +4978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Morrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2025.1743213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tastsoglou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809251347939" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn L Crankshaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rajah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Marcia Mutambara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.8818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Crankshaw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02847-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-023-01014-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Mutambara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-023-00335-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2023.2210859" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feab044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien Aantjes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19164/ijgsl.v2i1.1263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Degani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Stefani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2022.1073606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiab222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Fitzgerald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068211029324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rakotoarindrasata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Randrianasolorivo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lokot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chi Undie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Onyango" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00024-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Hoogensen Gj&#248;rv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomahanina Tahinjanahary Razakamaharavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v19i1.1618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1758440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2019.00001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhm.2016.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/few019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2011.571601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2010.523820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0020-7985.2004.00287.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKJDLSCL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana K Poku" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kivilcim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315529653" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mutambara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Armstrong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-globalisation-du-genre--9782753565043.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Morrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2025.1743213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tastsoglou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809251347939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn L Crankshaw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rajah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Marcia Mutambara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.8818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Crankshaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02847-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2023.2210859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Mutambara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-023-00335-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-023-01014-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiab222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feab044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Degani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Stefani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2022.1073606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien Aantjes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19164/ijgsl.v2i1.1263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Fitzgerald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068211029324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rakotoarindrasata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Randrianasolorivo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lokot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chi Undie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Onyango" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00024-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Hoogensen Gj&#248;rv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomahanina Tahinjanahary Razakamaharavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v19i1.1618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1758440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2019.00001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/few019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhm.2016.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2011.571601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2010.523820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0020-7985.2004.00287.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKJDLSCL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Colby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana K Poku" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kivilcim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315529653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mutambara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Armstrong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-globalisation-du-genre--9782753565043.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>