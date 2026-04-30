--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,2430 +66,2443 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing the use of participatory methods with young people on the move</w:t>
+                <w:t xml:space="preserve">Exploring the continuum of transactional sexual relations in refugee hosting: a case study of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2025.1743213⟩</w:t>
+              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40878-026-00526-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451586v1</w:t>
+                <w:t xml:space="preserve">hal-05599393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Racialized Sexism of Migration and Asylum Regimes Pregnancy, Migration, and Borders in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discussing the use of participatory methods with young people on the move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Morrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sp/jxae037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.1743213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2025.1743213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945526v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-based and intersectional violence in migration and refugee contexts: A contextual global approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40, pp.924-943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02685809251347939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“But We Just Need Money”: (Im)Possibilities of Co‐Producing Knowledge With Those in Vulnerable Situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Racialized Sexism of Migration and Asylum Regimes Pregnancy, Migration, and Borders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/si.8818⟩</w:t>
+              <w:t xml:space="preserve">Social Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.513-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sp/jxae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700706v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I still don’t know how someone gets pregnant”: determinants of poor reproductive health among young female refugees in South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Rajah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-023-02847-6⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.43-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698113v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“But We Just Need Money”: (Im)Possibilities of Co‐Producing Knowledge With Those in Vulnerable Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Rajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
+              <w:t xml:space="preserve">Social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Theorizing as a Liberatory Practice? The Emancipatory Promise of Knowledge Co-Creation With (Forced) Migrants, 12, pp.8818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/si.8818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669473v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“I still don’t know how someone gets pregnant”: determinants of poor reproductive health among young female refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Rajah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-023-02847-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500910v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex work or transactional sex? Shifting the dialogue from risk to rights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.2210859. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/26410397.2023.2210859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174752v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational trajectories of inherited vulnerabilities amongst young women refugees in South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Typology of European Sports Programmes for Welcoming Migrants: Contrasting Political Philosophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40878-023-00335-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Migration and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12134-023-01014-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086855v1</w:t>
+                <w:t xml:space="preserve">hal-04004209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of European Sports Programmes for Welcoming Migrants: Contrasting Political Philosophies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Puech</w:t>
+                <w:t xml:space="preserve">Intergenerational trajectories of inherited vulnerabilities amongst young women refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Yondre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Freedman</w:t>
+                <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Migration and Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12134-023-01014-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40878-023-00335-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004209v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sex work or transactional sex? Shifting the dialogue from risk to rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.426. </w:t>
+              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.2210859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/26410397.2023.2210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982621v1</w:t>
+                <w:t xml:space="preserve">hal-04174752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The death of asylum: hidden geographies of the enforcement archipelago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing the Impacts of COVID-19 on Women Refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (1), pp.322-323. </w:t>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.704-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ia/iiab222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrs/feab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982629v1</w:t>
+                <w:t xml:space="preserve">hal-03987270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impacts of COVID-19 on Women Refugees in South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impacts of Colonial Legacies on the Rights and Security of Sex Workers in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolien Aantjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jrs/feab044⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gender, Sexuality and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.273-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19164/ijgsl.v2i1.1263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987270v1</w:t>
+                <w:t xml:space="preserve">hal-03982624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Mapping vulnerability amid mixed migration flows. The reality of severe labor exploitation from a human rights perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Degani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fhumd.2022.1073606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Colonial Legacies on the Rights and Security of Sex Workers in Southern Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gender, Sexuality and Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (1), pp.273-297. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19164/ijgsl.v2i1.1263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982624v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is the justice in EU anti-trafficking policy? Feminist reflections on European Union policy-making processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The death of asylum: hidden geographies of the enforcement archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Women's Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13505068211029324⟩</w:t>
+              <w:t xml:space="preserve">International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (1), pp.322-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ia/iiab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982662v1</w:t>
+                <w:t xml:space="preserve">hal-03982629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the economies of transactional sex amongst young people: Case study of Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Where is the justice in EU anti-trafficking policy? Feminist reflections on European Union policy-making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharron Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean de Dieu Randrianasolorivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2020.105289⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Women's Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.440-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505068211029324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982642v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in forced displacement: guidance for a feminist and decolonial approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing the economies of transactional sex amongst young people: Case study of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Rakotoarindrasata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Randrianasolorivo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00024-6⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.105289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2020.105289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970604v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity, stability, Hybrid Threats and Disinformation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research in forced displacement: guidance for a feminist and decolonial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lokot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Chi Undie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Onyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icono 14: Comunicación y tecnologías emergentes </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7195/ri14.v19i1.1618⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397 (10274), pp.560-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00024-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982687v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, Refugees and Responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identity, stability, Hybrid Threats and Disinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunhild Hoogensen Gjørv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velomahanina Tahinjanahary Razakamaharavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (S1), pp.92-102. </w:t>
+              <w:t xml:space="preserve">Icono 14: Comunicación y tecnologías emergentes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.38-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcms.13258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7195/ri14.v19i1.1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982656v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accueil des migrants par le sport : l'Europe à la croisée de philosophies politiques différenciées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Immigration, Refugees and Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">culture e studi del sociale CuSSoc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Common Market Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (S1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcms.13258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514117v1</w:t>
+                <w:t xml:space="preserve">hal-03982656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and Reproductive Health Matters of asylum seeking and refugee women in South Africa: understanding the determinants of vulnerability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'accueil des migrants par le sport : l'Europe à la croisée de philosophies politiques différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">culture e studi del sociale CuSSoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/26410397.2020.1758440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02971945v1</w:t>
+                <w:t xml:space="preserve">hal-03514117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Challenges: Refugees and Conflict</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sexual and Reproductive Health Matters of asylum seeking and refugee women in South Africa: understanding the determinants of vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, </w:t>
+              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2019.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/26410397.2020.1758440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982680v1</w:t>
+                <w:t xml:space="preserve">hal-02971945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uses and abuses of «vulnerabiliTy» in eu asylum and refugee proTecTion: proTecTing women or reducing auTonomy? Los usos y abusos de la «vulnerabilidad» en el asilo de la UE y la protección de refugiados: ¿Proteger a las mujeres o reducir la autonomía?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papeles del CEIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2508,369 +2521,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences de genre et « crise » des réfugié·e·s en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grand Challenges: Refugees and Conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.60-65. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.093.0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2019.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128342v1</w:t>
+                <w:t xml:space="preserve">hal-03982680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits, « Crise » et femmes réfugiées en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Violences de genre et « crise » des réfugié·e·s en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 103 (4), pp.31. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.60-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.103.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.093.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982667v1</w:t>
+                <w:t xml:space="preserve">halshs-02128342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peur, honte, humiliation ? Les émotions des demandeurs d'asile Migrations Société Peur, honte, humiliation? Les émotions complexes des demandeurs d'asile et des réfugiés en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conflits, « Crise » et femmes réfugiées en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 103 (4), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.168.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/come.103.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128336v1</w:t>
+                <w:t xml:space="preserve">hal-03982667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engendering Security at the Borders of Europe: Women Migrants and the Mediterranean 'Crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peur, honte, humiliation ? Les émotions des demandeurs d'asile Migrations Société Peur, honte, humiliation? Les émotions complexes des demandeurs d'asile et des réfugiés en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (4), pp.568-582. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrs/few019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.168.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971946v1</w:t>
+                <w:t xml:space="preserve">halshs-02128336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual and gender-based violence against refugee women: a hidden aspect of the refugee &amp;quot;crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Health Matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24, pp.18 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2898,423 +2911,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, justice et droit pénal international</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Engendering Security at the Borders of Europe: Women Migrants and the Mediterranean 'Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.39--54. </w:t>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.568-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.057.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrs/few019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349037v1</w:t>
+                <w:t xml:space="preserve">hal-02971946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Sexual Violence and Gender Inequalities in the DRC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genre, justice et droit pénal international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peace Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (2), pp.170-175. </w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.39--54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402659.2011.571601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdge.057.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128355v1</w:t>
+                <w:t xml:space="preserve">hal-01349037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations féministes autour du droit d’asile en France et au Royaume-Uni : des normes internationales au droit national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Explaining Sexual Violence and Gender Inequalities in the DRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Peace Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.170-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.291.0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10402659.2011.571601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128345v1</w:t>
+                <w:t xml:space="preserve">halshs-02128355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainstreaming gender in refugee protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les mobilisations féministes autour du droit d’asile en France et au Royaume-Uni : des normes internationales au droit national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Review of International Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (4), pp.589-607. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09557571.2010.523820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.291.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987267v1</w:t>
+                <w:t xml:space="preserve">halshs-02128345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mainstreaming gender in refugee protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Review of International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.589-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09557571.2010.523820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Secularism as a Barrier to Integration? The French Dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (3), pp.5-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0020-7985.2004.00287.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3324,800 +3415,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Violence Against Women: Asylum, Voice, and Testimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Colby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liverpool University Press, 2026, 9781836245650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Sexual and Reproductive Health and Rights for Young Women in Southern Africa A Critical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana K Poku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolien Aantjes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2024, ISBN 9781032540078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Handbook on Asylum and Refugee Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar, 2024, 978 1 80220 458 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gender of Borders: Embodied Narratives of Migration, Violence and Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003229346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, Equality and Social Justice Anti Trafficking, Sex Work and Migration Law and Policy in the EU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gender-Based Violence in Migration : Interdisciplinary, Feminist and Intersectional Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 271 p., 2022, 978-3-031-07928-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07929-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040752v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-Based Violence in Migration : Interdisciplinary, Feminist and Intersectional Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gender, Equality and Social Justice Anti Trafficking, Sex Work and Migration Law and Policy in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharron Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2022, 9780367753993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982457v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gendered Approach to the Syrian Refugee Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Kivilcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurcan Özgür Baklacioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Freedman; Jane and Kıvılcım; Zeynep and Özgür Baklacıoğlu; Nurcan. Routledge, 2017, 978-1-138-69372-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315529653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendering the International Asylum and Refugee Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2015, 978-0-230-59254-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender, Violence and Politics in the Democratic Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate Publishing, 2015, Gender in a Global/Local World, 978-1-4094-6778-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4127,711 +4218,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered insecurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mutambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Rajah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Freedman; Alice Latouche; Adelina Miranda; Nina Sahraoui; Glenda Santana De Andrade; Elsa Tyszler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gender of Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.103-118, 2023, 9781032127255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003229346-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-based Violence as a ‘Consequence of Migration’: How Culturalist Framings of GBV Ignore Structural Violence Against Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Freedman; Nina Sahraoui; Evangelia Tastsoglou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender-Based Violence in Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-134, 2022, 978-3-031-07929-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07929-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Nador a Lesbos : una mirada a la violencia sexual contra las mujeres ilegalizadas en las fronteras de Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Almudena Cortés Maisonave; Josefina Manjarrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Género y movilidades:lecturas feministas de la migración</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang,, 2021, 9782807611276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestic Violence through a Human Rights Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Devaney; Caroline Bradbury-Jones; Rebecca J. Macy; Carolina Øverlien; Stephanie Holt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Domestic Violence and Abuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, 9780429331053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young key populations in Southern Africa. An analysis of the social determinants of HIV risk and barriers to sexual and reproductive health services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolien Aantjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana K Poku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Armstrong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nana K Poku; Kaymarlin Govender. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventing HIV Among Young People in Southern and Eastern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020, 9780429462818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les violences sexuelles et basées sur le genre en RDC. Les impacts locaux d’une politique internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Élisabeth Marteu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La globalisation du genre : mobilisations, cadres d’actions, savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-228, 2018, Coll. « Archives du féminisme », 9782753565043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating Sexual Violence as a Business? Reflections on National and International Responses to Sexual and Gender-Based Violence in the Democratic Republic of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendered Perspectives on Conflict and Violence: Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18B, Emerald Group Publishing, pp.125-143, 2014, Advances in Gender Research, 978-1-78350-894-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4978,51 +5069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Morrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2025.1743213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422847v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tastsoglou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809251347939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn L Crankshaw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rajah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Marcia Mutambara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.8818" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Crankshaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02847-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2023.2210859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Mutambara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-023-00335-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-023-01014-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiab222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feab044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Degani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Stefani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2022.1073606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien Aantjes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19164/ijgsl.v2i1.1263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Fitzgerald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068211029324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rakotoarindrasata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Randrianasolorivo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lokot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chi Undie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Onyango" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morgan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00024-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Hoogensen Gj&#248;rv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomahanina Tahinjanahary Razakamaharavo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v19i1.1618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1758440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2019.00001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/few019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhm.2016.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2011.571601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2010.523820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0020-7985.2004.00287.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKJDLSCL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Colby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana K Poku" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kivilcim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315529653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mutambara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Armstrong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-globalisation-du-genre--9782753565043.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-026-00526-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Morrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2025.1743213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tastsoglou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809251347939" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn L Crankshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rajah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Marcia Mutambara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.8818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Crankshaw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02847-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-023-01014-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Mutambara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-023-00335-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2023.2210859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feab044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien Aantjes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19164/ijgsl.v2i1.1263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Degani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Stefani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2022.1073606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiab222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Fitzgerald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068211029324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rakotoarindrasata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Randrianasolorivo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lokot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chi Undie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Onyango" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morgan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00024-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Hoogensen Gj&#248;rv" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomahanina Tahinjanahary Razakamaharavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v19i1.1618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1758440" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2019.00001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhm.2016.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/few019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2011.571601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2010.523820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0020-7985.2004.00287.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKJDLSCL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Colby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana K Poku" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kivilcim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315529653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mutambara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Armstrong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-globalisation-du-genre--9782753565043.htm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>