--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -295,1474 +295,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-based and intersectional violence in migration and refugee contexts: A contextual global approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Racialized Sexism of Migration and Asylum Regimes Pregnancy, Migration, and Borders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Freedman</w:t>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02685809251347939⟩</w:t>
+              <w:t xml:space="preserve">Social Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.513-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sp/jxae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422847v1</w:t>
+                <w:t xml:space="preserve">hal-04945526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Racialized Sexism of Migration and Asylum Regimes Pregnancy, Migration, and Borders in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender-based and intersectional violence in migration and refugee contexts: A contextual global approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (3), pp.513-536. </w:t>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.924-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sp/jxae037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02685809251347939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945526v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“But We Just Need Money”: (Im)Possibilities of Co‐Producing Knowledge With Those in Vulnerable Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Rajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
+              <w:t xml:space="preserve">Social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Theorizing as a Liberatory Practice? The Emancipatory Promise of Knowledge Co-Creation With (Forced) Migrants, 12, pp.8818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17645/si.8818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500910v1</w:t>
+                <w:t xml:space="preserve">hal-04700706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“But We Just Need Money”: (Im)Possibilities of Co‐Producing Knowledge With Those in Vulnerable Situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I still don’t know how someone gets pregnant”: determinants of poor reproductive health among young female refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Rajah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/si.8818⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-023-02847-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700706v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I still don’t know how someone gets pregnant”: determinants of poor reproductive health among young female refugees in South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-023-02847-6⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698113v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre dans l’étude des frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Racisme à la frontière haute-alpine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les migrants face aux frontières, 196 (2), pp.59-73. </w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 139 (4), pp.43-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.196.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.139.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669473v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of European Sports Programmes for Welcoming Migrants: Contrasting Political Philosophies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Le Yondre</w:t>
+                <w:t xml:space="preserve">Sex work or transactional sex? Shifting the dialogue from risk to rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Migration and Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12134-023-01014-y⟩</w:t>
+              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.2210859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26410397.2023.2210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004209v1</w:t>
+                <w:t xml:space="preserve">hal-04174752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational trajectories of inherited vulnerabilities amongst young women refugees in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40878-023-00335-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex work or transactional sex? Shifting the dialogue from risk to rights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
+                <w:t xml:space="preserve">Typology of European Sports Programmes for Welcoming Migrants: Contrasting Political Philosophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.2210859. </w:t>
+              <w:t xml:space="preserve">Journal of International Migration and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/26410397.2023.2210859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12134-023-01014-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174752v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impacts of COVID-19 on Women Refugees in South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (1), pp.704-721. </w:t>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrs/feab044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987270v1</w:t>
+                <w:t xml:space="preserve">hal-03982621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Colonial Legacies on the Rights and Security of Sex Workers in Southern Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The death of asylum: hidden geographies of the enforcement archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gender, Sexuality and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19164/ijgsl.v2i1.1263⟩</w:t>
+              <w:t xml:space="preserve">International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (1), pp.322-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ia/iiab222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982624v1</w:t>
+                <w:t xml:space="preserve">hal-03982629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Mapping vulnerability amid mixed migration flows. The reality of severe labor exploitation from a human rights perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo de Stefani</w:t>
+                <w:t xml:space="preserve">Assessing the Impacts of COVID-19 on Women Refugees in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Marcia Mutambara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2022.1073606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.704-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jrs/feab044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698114v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asylum, Racism, and the Structural Production of Sexual Violence against Racialised Women in Exile in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Colonial Legacies on the Rights and Security of Sex Workers in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolien Aantjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/socsci11100426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gender, Sexuality and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.273-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19164/ijgsl.v2i1.1263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982621v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The death of asylum: hidden geographies of the enforcement archipelago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Mapping vulnerability amid mixed migration flows. The reality of severe labor exploitation from a human rights perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Degani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (1), pp.322-323. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ia/iiab222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2022.1073606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982629v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the justice in EU anti-trafficking policy? Feminist reflections on European Union policy-making processes</w:t>
               </w:r>
@@ -2259,64 +2259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accueil des migrants par le sport : l'Europe à la croisée de philosophies politiques différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2367,64 +2367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual and Reproductive Health Matters of asylum seeking and refugee women in South Africa: understanding the determinants of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria M Mutambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual and reproductive health matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2452,174 +2452,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uses and abuses of «vulnerabiliTy» in eu asylum and refugee proTecTion: proTecTing women or reducing auTonomy? Los usos y abusos de la «vulnerabilidad» en el asilo de la UE y la protección de refugiados: ¿Proteger a las mujeres o reducir la autonomía?</w:t>
+                <w:t xml:space="preserve">Grand Challenges: Refugees and Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papeles del CEIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fhumd.2019.00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128324v1</w:t>
+                <w:t xml:space="preserve">hal-03982680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Challenges: Refugees and Conflict</w:t>
+                <w:t xml:space="preserve">The uses and abuses of «vulnerabiliTy» in eu asylum and refugee proTecTion: proTecTing women or reducing auTonomy? Los usos y abusos de la «vulnerabilidad» en el asilo de la UE y la protección de refugiados: ¿Proteger a las mujeres o reducir la autonomía?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papeles del CEIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fhumd.2019.00001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03982680v1</w:t>
+                <w:t xml:space="preserve">halshs-02128324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences de genre et « crise » des réfugié·e·s en Europe</w:t>
               </w:r>
@@ -2833,183 +2833,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and gender-based violence against refugee women: a hidden aspect of the refugee &amp;quot;crisis</w:t>
+                <w:t xml:space="preserve">Engendering Security at the Borders of Europe: Women Migrants and the Mediterranean 'Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health Matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.18 - 26. </w:t>
+              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.568-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhm.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrs/few019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441147v1</w:t>
+                <w:t xml:space="preserve">hal-02971946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engendering Security at the Borders of Europe: Women Migrants and the Mediterranean 'Crisis</w:t>
+                <w:t xml:space="preserve">Sexual and gender-based violence against refugee women: a hidden aspect of the refugee &amp;quot;crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Refugee Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (4), pp.568-582. </w:t>
+              <w:t xml:space="preserve">Reproductive Health Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.18 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrs/few019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhm.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971946v1</w:t>
+                <w:t xml:space="preserve">halshs-01441147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, justice et droit pénal international</w:t>
               </w:r>
@@ -3145,183 +3145,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02128355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations féministes autour du droit d’asile en France et au Royaume-Uni : des normes internationales au droit national</w:t>
+                <w:t xml:space="preserve">Mainstreaming gender in refugee protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">Cambridge Review of International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.589-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.291.0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09557571.2010.523820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02128345v1</w:t>
+                <w:t xml:space="preserve">hal-03987267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainstreaming gender in refugee protection</w:t>
+                <w:t xml:space="preserve">Les mobilisations féministes autour du droit d’asile en France et au Royaume-Uni : des normes internationales au droit national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Review of International Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (4), pp.589-607. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09557571.2010.523820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.291.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987267v1</w:t>
+                <w:t xml:space="preserve">halshs-02128345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secularism as a Barrier to Integration? The French Dilemma</w:t>
               </w:r>
@@ -3517,77 +3517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Sexual and Reproductive Health and Rights for Young Women in Southern Africa A Critical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana K Poku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolien Aantjes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2024, ISBN 9781032540078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3693,90 +3693,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gender of Borders: Embodied Narratives of Migration, Violence and Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3801,199 +3801,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-Based Violence in Migration : Interdisciplinary, Feminist and Intersectional Approaches</w:t>
+                <w:t xml:space="preserve">Gender, Equality and Social Justice Anti Trafficking, Sex Work and Migration Law and Policy in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharron Fitzgerald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2022, 9780367753993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982457v1</w:t>
+                <w:t xml:space="preserve">hal-04040752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, Equality and Social Justice Anti Trafficking, Sex Work and Migration Law and Policy in the EU</w:t>
+                <w:t xml:space="preserve">Gender-Based Violence in Migration : Interdisciplinary, Feminist and Intersectional Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tastsoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 271 p., 2022, 978-3-031-07928-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07929-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040752v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gendered Approach to the Syrian Refugee Crisis</w:t>
               </w:r>
@@ -4258,64 +4258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mutambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Rajah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Freedman; Alice Latouche; Adelina Miranda; Nina Sahraoui; Glenda Santana De Andrade; Elsa Tyszler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Gender of Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.103-118, 2023, 9781032127255. </w:t>
@@ -4366,64 +4366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-based Violence as a ‘Consequence of Migration’: How Culturalist Framings of GBV Ignore Structural Violence Against Migrant Women in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Freedman; Nina Sahraoui; Evangelia Tastsoglou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender-Based Violence in Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-134, 2022, 978-3-031-07929-0. </w:t>
@@ -4474,51 +4474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Nador a Lesbos : una mirada a la violencia sexual contra las mujeres ilegalizadas en las fronteras de Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tyszler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Almudena Cortés Maisonave; Josefina Manjarrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Género y movilidades:lecturas feministas de la migración</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang,, 2021, 9782807611276</w:t>
@@ -4633,64 +4633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young key populations in Southern Africa. An analysis of the social determinants of HIV risk and barriers to sexual and reproductive health services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Freedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamaryn L Crankshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolien Aantjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana K Poku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-026-00526-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Morrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2025.1743213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tastsoglou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809251347939" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn L Crankshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rajah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Marcia Mutambara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.8818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Crankshaw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02847-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-023-01014-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Mutambara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-023-00335-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2023.2210859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feab044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien Aantjes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19164/ijgsl.v2i1.1263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Degani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Stefani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2022.1073606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiab222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Fitzgerald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068211029324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rakotoarindrasata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Randrianasolorivo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lokot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chi Undie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Onyango" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morgan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00024-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Hoogensen Gj&#248;rv" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomahanina Tahinjanahary Razakamaharavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v19i1.1618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1758440" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2019.00001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhm.2016.05.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/few019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2011.571601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2010.523820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0020-7985.2004.00287.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKJDLSCL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Colby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana K Poku" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kivilcim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315529653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mutambara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Armstrong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-globalisation-du-genre--9782753565043.htm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Freedman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-026-00526-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Morrell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2025.1743213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sahraoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tyszler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sp/jxae037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tastsoglou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809251347939" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn L Crankshaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rajah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Marcia Mutambara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.8818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Crankshaw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02847-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.196.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.139.0047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2023.2210859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria M Mutambara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-023-00335-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12134-023-01014-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11100426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiab222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/feab044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien Aantjes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19164/ijgsl.v2i1.1263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Degani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Stefani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2022.1073606" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Fitzgerald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068211029324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Rakotoarindrasata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Randrianasolorivo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lokot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chi Undie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Onyango" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Morgan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00024-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunhild Hoogensen Gj&#248;rv" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velomahanina Tahinjanahary Razakamaharavo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v19i1.1618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcms.13258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26410397.2020.1758440" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhumd.2019.00001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.093.0060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.103.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.168.0023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02971946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/few019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhm.2016.05.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349037v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.057.0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2011.571601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09557571.2010.523820" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.291.0046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0020-7985.2004.00287.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MKJDLSCL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Colby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana K Poku" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697728v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Kivilcim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurcan &#214;zg&#252;r Baklacio&#287;lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315529653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mutambara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003229346-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07929-0_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Armstrong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02434659v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-globalisation-du-genre--9782753565043.htm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>