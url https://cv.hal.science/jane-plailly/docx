--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1030,589 +1030,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular structure of functional networks in olfactory memory</w:t>
+                <w:t xml:space="preserve">Lateralization of olfactory processing: Differential impact of right and left temporal lobe epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Meunier</w:t>
+                <w:t xml:space="preserve">Julie Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.264-275. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331687v1</w:t>
+                <w:t xml:space="preserve">hal-02331638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique memory process modulated by emotion underpins successful odor recognition and episodic retrieval in humans</w:t>
+                <w:t xml:space="preserve">A review on the neural bases of episodic odor memory: from laboratory-based to autobiographical approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8, pp.203. </w:t>
+              <w:t xml:space="preserve">, 2014, 8, pp.240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331682v1</w:t>
+                <w:t xml:space="preserve">hal-01229195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the neural bases of episodic odor memory: from laboratory-based to autobiographical approaches.</w:t>
+                <w:t xml:space="preserve">A unique memory process modulated by emotion underpins successful odor recognition and episodic retrieval in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8, pp.240. </w:t>
+              <w:t xml:space="preserve">, 2014, 8, pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229195v1</w:t>
+                <w:t xml:space="preserve">hal-02331682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of olfactory processing: Differential impact of right and left temporal lobe epilepsies</w:t>
+                <w:t xml:space="preserve">Modular structure of functional networks in olfactory memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hudry</w:t>
+                <w:t xml:space="preserve">David Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.184-190. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.264-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2014.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331638v1</w:t>
+                <w:t xml:space="preserve">hal-02331687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00783725v1</w:t>
+                <w:t xml:space="preserve">hal-03877620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor mental imagery in non-experts in odors: a paradox?</w:t>
               </w:r>
@@ -1782,453 +1782,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877620v1</w:t>
+                <w:t xml:space="preserve">hal-03877609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel experimental approach to episodic memory in humans based on the privileged access of odors to memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravel Nadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877609v1</w:t>
+                <w:t xml:space="preserve">hal-02331692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental approach to episodic memory in humans based on the privileged access of odors to memories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331692v1</w:t>
+                <w:t xml:space="preserve">inserm-00783725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -2237,102 +2237,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877647v1</w:t>
+                <w:t xml:space="preserve">inserm-00659392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -2341,717 +2353,705 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00659392v1</w:t>
+                <w:t xml:space="preserve">hal-03877647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliesthesia is greater for odors of fatty foods than of non-fat foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">True and false recognition memories of odors induce distinct neural signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninhda Luangraj</w:t>
+                <w:t xml:space="preserve">Leri Morin-Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Barbara Cerf-Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lori Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.65-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649895v1</w:t>
+                <w:t xml:space="preserve">hal-01137147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True and false recognition memories of odors induce distinct neural signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliesthesia is greater for odors of fatty foods than of non-fat foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninhda Luangraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, pp.65-65. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.615-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137147v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral imaging and olfactory disorders: a review.</w:t>
+                <w:t xml:space="preserve">Odor quality coding and categorization in human posterior piriform cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plailly</w:t>
+                <w:t xml:space="preserve">James Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Demarquay</w:t>
+                <w:t xml:space="preserve">Marcus Grueschow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Royet</w:t>
+                <w:t xml:space="preserve">John-Dylan Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Gottfried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B-ENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (7), pp.932-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480020v1</w:t>
+                <w:t xml:space="preserve">hal-03877697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor quality coding and categorization in human posterior piriform cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Howard</w:t>
+                <w:t xml:space="preserve">Music Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.2324⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1169 (1), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.04557.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877697v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Lexical Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral imaging and olfactory disorders: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Belin</w:t>
+                <w:t xml:space="preserve">J. Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Zatorre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">B-ENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 Suppl 13, pp.61-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877692v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention to Odor Modulates Thalamocortical Connectivity in the Human Brain</w:t>
               </w:r>
@@ -3557,127 +3557,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Kareken</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878301v1</w:t>
+                <w:t xml:space="preserve">hal-02343742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
@@ -3691,127 +3691,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A. Kareken</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391173v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
@@ -3825,103 +3825,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343742v1</w:t>
+                <w:t xml:space="preserve">inserm-00391173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stimulation method using odors suitable for PET and fMRI studies with recording of physiological and behavioral signals</w:t>
               </w:r>
@@ -4832,230 +4832,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell manifesto - The persuasive power of smell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing Emotional Response to Olfactory, Auditory, and Visual Stimulations in a Virtual Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Désoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odeuropa Olfactory Storytelling toolkit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US, pp.159-174, 2023, Methods and Protocols in Food Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778479v1</w:t>
+                <w:t xml:space="preserve">hal-03960640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Emotional Response to Olfactory, Auditory, and Visual Stimulations in a Virtual Reality Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smell manifesto - The persuasive power of smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odeuropa Olfactory Storytelling toolkit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03960640v1</w:t>
+                <w:t xml:space="preserve">hal-04778479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5067,246 +5067,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes a Scent Trigger a Memory? A Cognitive Decomposition of Odor-Evoked Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smell and Tell: The emergence of olfactory expertise in perfumery students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Greco-Vuilloud</w:t>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Ruby</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Youness Hourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408077v1</w:t>
+                <w:t xml:space="preserve">hal-05408075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell and Tell: The emergence of olfactory expertise in perfumery students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Makes a Scent Trigger a Memory? A Cognitive Decomposition of Odor-Evoked Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Greco-Vuilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05408075v1</w:t>
+                <w:t xml:space="preserve">hal-05408077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scent of Memory: Cultural Identity Through Odors in Brazil</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ghibaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Turrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Souilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.29.625994" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;soche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2023.2208793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villalba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51497-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.06.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.11.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninhda Luangraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.07.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leri Morin-Audebrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerf-Ducastel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Haase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Howard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grueschow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Dylan Haynes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Gottfried" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zatorre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04557.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Howard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gitelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5607-07.2008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Radnovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Sabri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl173" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-P. Royet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.07.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGKSW5G8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keysers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gallese" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00679-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lacaze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Aliyari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hourri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Monin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savalli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Gualtieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ghibaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Turrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Souilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.29.625994" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;soche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2023.2208793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villalba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51497-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.06.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leri Morin-Audebrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerf-Ducastel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Haase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninhda Luangraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.07.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Howard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grueschow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Dylan Haynes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Gottfried" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zatorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04557.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Howard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gitelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5607-07.2008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Radnovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Sabri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl173" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-P. Royet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.07.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGKSW5G8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keysers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gallese" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00679-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lacaze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Aliyari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hourri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Monin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savalli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Gualtieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>