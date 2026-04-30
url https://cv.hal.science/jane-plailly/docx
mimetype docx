--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1030,161 +1030,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of olfactory processing: Differential impact of right and left temporal lobe epilepsies</w:t>
+                <w:t xml:space="preserve">Modular structure of functional networks in olfactory memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hudry</w:t>
+                <w:t xml:space="preserve">David Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.184-190. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.264-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2014.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331638v1</w:t>
+                <w:t xml:space="preserve">hal-02331687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the neural bases of episodic odor memory: from laboratory-based to autobiographical approaches.</w:t>
               </w:r>
@@ -1402,217 +1402,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular structure of functional networks in olfactory memory</w:t>
+                <w:t xml:space="preserve">Lateralization of olfactory processing: Differential impact of right and left temporal lobe epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Meunier</w:t>
+                <w:t xml:space="preserve">Julie Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.264-275. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331687v1</w:t>
+                <w:t xml:space="preserve">hal-02331638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877620v1</w:t>
+                <w:t xml:space="preserve">inserm-00783725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor mental imagery in non-experts in odors: a paradox?</w:t>
               </w:r>
@@ -1782,453 +1782,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877609v1</w:t>
+                <w:t xml:space="preserve">hal-03877620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental approach to episodic memory in humans based on the privileged access of odors to memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331692v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+                <w:t xml:space="preserve">A novel experimental approach to episodic memory in humans based on the privileged access of odors to memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravel Nadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00783725v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -2237,114 +2237,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00659392v1</w:t>
+                <w:t xml:space="preserve">hal-03877647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -2353,705 +2341,717 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877647v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00659392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True and false recognition memories of odors induce distinct neural signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliesthesia is greater for odors of fatty foods than of non-fat foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninhda Luangraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00065⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.615-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137147v1</w:t>
+                <w:t xml:space="preserve">hal-02649895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliesthesia is greater for odors of fatty foods than of non-fat foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">True and false recognition memories of odors induce distinct neural signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leri Morin-Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninhda Luangraj</w:t>
+                <w:t xml:space="preserve">Barbara Cerf-Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Lori Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (3), pp.615-622. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.65-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649895v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor quality coding and categorization in human posterior piriform cortex</w:t>
+                <w:t xml:space="preserve">Cerebral imaging and olfactory disorders: a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Howard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">J. Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Grueschow</w:t>
+                <w:t xml:space="preserve">G. Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Dylan Haynes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jay Gottfried</w:t>
+                <w:t xml:space="preserve">J. P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">B-ENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 Suppl 13, pp.61-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877697v1</w:t>
+                <w:t xml:space="preserve">hal-00480020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Lexical Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odor quality coding and categorization in human posterior piriform cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Grueschow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Peretz</w:t>
+                <w:t xml:space="preserve">John-Dylan Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jay Gottfried</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.04557.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (7), pp.932-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.2324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877692v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral imaging and olfactory disorders: a review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plailly</w:t>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Demarquay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Zatorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B-ENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1169 (1), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.04557.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480020v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention to Odor Modulates Thalamocortical Connectivity in the Human Brain</w:t>
               </w:r>
@@ -3499,51 +3499,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
@@ -3582,78 +3582,78 @@
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343742v1</w:t>
+                <w:t xml:space="preserve">inserm-00391173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
               </w:r>
@@ -3691,740 +3691,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Kareken</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878301v1</w:t>
+                <w:t xml:space="preserve">hal-02343742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stimulation method using odors suitable for PET and fMRI studies with recording of physiological and behavioral signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2004.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00391173v1</w:t>
+                <w:t xml:space="preserve">hal-03878312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stimulation method using odors suitable for PET and fMRI studies with recording of physiological and behavioral signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Farget</w:t>
+                <w:t xml:space="preserve">Lateralization of Olfactory Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2004.07.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (8), pp.731-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjh067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03878312v1</w:t>
+                <w:t xml:space="preserve">hal-03878315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of Olfactory Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both of Us Disgusted in My Insula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Keysers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Gallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (3), pp.655-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0896-6273(03)00679-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjh067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03878315v1</w:t>
+                <w:t xml:space="preserve">hal-03878327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both of Us Disgusted in My Insula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Keysers</w:t>
+                <w:t xml:space="preserve">fMRI of emotional responses to odors:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (2), pp.713-728. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1053-8119(03)00388-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1053-8119(03)00388-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4434,173 +4300,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Consolidation during Wakeful Rest: could odor play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Walter</w:t>
+                <w:t xml:space="preserve">Max Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Buonviso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleasant odors : a privileged gateway to appease respiration and coupling body and brain rhythms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,113 +4511,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Odor Port: A Cost-Effective and Precise Odor Delivery System for Experimental Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Aliyari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4636,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4824,633 +4690,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Emotional Response to Olfactory, Auditory, and Visual Stimulations in a Virtual Reality Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smell manifesto - The persuasive power of smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Odeuropa Olfactory Storytelling toolkit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960640v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell manifesto - The persuasive power of smell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing Emotional Response to Olfactory, Auditory, and Visual Stimulations in a Virtual Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Désoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odeuropa Olfactory Storytelling toolkit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US, pp.159-174, 2023, Methods and Protocols in Food Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778479v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smell and Tell: The emergence of olfactory expertise in perfumery students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+                <w:t xml:space="preserve">Youness Hourri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Hourri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carla Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes a Scent Trigger a Memory? A Cognitive Decomposition of Odor-Evoked Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Greco-Vuilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Greco-Vuilloud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perrine Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scent of Memory: Cultural Identity Through Odors in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">Carine Savalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Savalli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mirella Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distinctive power of odors in evoking memories explained by their emotional characteristics: New insights into episodic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,73 +5341,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing emotional response to olfactory, auditory and visual stimulations in a virtual reality environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5593,65 +5459,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5798,51 +5664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ghibaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Turrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Souilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.29.625994" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;soche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2023.2208793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villalba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51497-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.06.034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leri Morin-Audebrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerf-Ducastel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Haase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninhda Luangraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.07.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Howard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grueschow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Dylan Haynes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Gottfried" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zatorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04557.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Howard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gitelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5607-07.2008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Radnovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Sabri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl173" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-P. Royet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.07.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGKSW5G8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878315v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh067" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keysers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gallese" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00679-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lacaze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Aliyari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hourri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Monin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savalli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Gualtieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ghibaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Turrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Souilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.29.625994" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;soche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2023.2208793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villalba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51497-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.06.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.11.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninhda Luangraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.07.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leri Morin-Audebrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerf-Ducastel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Haase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Howard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grueschow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Dylan Haynes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Gottfried" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zatorre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04557.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Howard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gitelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5607-07.2008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Radnovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Sabri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl173" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-P. Royet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGKSW5G8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keysers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gallese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00679-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lacaze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Aliyari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hourri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Monin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Gualtieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>