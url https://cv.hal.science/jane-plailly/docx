--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1030,1205 +1030,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular structure of functional networks in olfactory memory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review on the neural bases of episodic odor memory: from laboratory-based to autobiographical approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331687v1</w:t>
+                <w:t xml:space="preserve">hal-01229195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the neural bases of episodic odor memory: from laboratory-based to autobiographical approaches.</w:t>
+                <w:t xml:space="preserve">A unique memory process modulated by emotion underpins successful odor recognition and episodic retrieval in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8, pp.240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00240⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229195v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique memory process modulated by emotion underpins successful odor recognition and episodic retrieval in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateralization of olfactory processing: Differential impact of right and left temporal lobe epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, pp.203. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331682v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateralization of olfactory processing: Differential impact of right and left temporal lobe epilepsies</w:t>
+                <w:t xml:space="preserve">Modular structure of functional networks in olfactory memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hudry</w:t>
+                <w:t xml:space="preserve">David Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryvlin</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.184-190. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.264-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2014.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331638v1</w:t>
+                <w:t xml:space="preserve">hal-02331687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odor mental imagery in non-experts in odors: a paradox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00783725v1</w:t>
+                <w:t xml:space="preserve">hal-03877611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor mental imagery in non-experts in odors: a paradox?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877620v1</w:t>
+                <w:t xml:space="preserve">hal-03877609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel experimental approach to episodic memory in humans based on the privileged access of odors to memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravel Nadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03877609v1</w:t>
+                <w:t xml:space="preserve">hal-02331692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental approach to episodic memory in humans based on the privileged access of odors to memories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Thévenet</w:t>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331692v1</w:t>
+                <w:t xml:space="preserve">inserm-00783725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -2237,102 +2237,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877647v1</w:t>
+                <w:t xml:space="preserve">inserm-00659392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -2341,717 +2353,705 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00659392v1</w:t>
+                <w:t xml:space="preserve">hal-03877647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliesthesia is greater for odors of fatty foods than of non-fat foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">True and false recognition memories of odors induce distinct neural signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninhda Luangraj</w:t>
+                <w:t xml:space="preserve">Leri Morin-Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Barbara Cerf-Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lori Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.65-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649895v1</w:t>
+                <w:t xml:space="preserve">hal-01137147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True and false recognition memories of odors induce distinct neural signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliesthesia is greater for odors of fatty foods than of non-fat foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninhda Luangraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, pp.65-65. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.615-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2011.00065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137147v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral imaging and olfactory disorders: a review.</w:t>
+                <w:t xml:space="preserve">Odor quality coding and categorization in human posterior piriform cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Plailly</w:t>
+                <w:t xml:space="preserve">James Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Demarquay</w:t>
+                <w:t xml:space="preserve">Marcus Grueschow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Royet</w:t>
+                <w:t xml:space="preserve">John-Dylan Haynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Gottfried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B-ENT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (7), pp.932-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480020v1</w:t>
+                <w:t xml:space="preserve">hal-03877697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor quality coding and categorization in human posterior piriform cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Howard</w:t>
+                <w:t xml:space="preserve">Music Lexical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.2324⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1169 (1), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.04557.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877697v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Lexical Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral imaging and olfactory disorders: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Belin</w:t>
+                <w:t xml:space="preserve">J. Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Zatorre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Demarquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">B-ENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 Suppl 13, pp.61-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877692v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention to Odor Modulates Thalamocortical Connectivity in the Human Brain</w:t>
               </w:r>
@@ -4422,57 +4422,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleasant odors : a privileged gateway to appease respiration and coupling body and brain rhythms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Walter</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4533,91 +4533,91 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Odor Port: A Cost-Effective and Precise Odor Delivery System for Experimental Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Aliyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,51 +4636,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste (ISOT 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4690,724 +4690,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell manifesto - The persuasive power of smell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing Emotional Response to Olfactory, Auditory, and Visual Stimulations in a Virtual Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Désoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odeuropa Olfactory Storytelling toolkit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US, pp.159-174, 2023, Methods and Protocols in Food Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778479v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Emotional Response to Olfactory, Auditory, and Visual Stimulations in a Virtual Reality Environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smell manifesto - The persuasive power of smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Odeuropa Olfactory Storytelling toolkit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960640v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smell and Tell: The emergence of olfactory expertise in perfumery students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Saive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes a Scent Trigger a Memory? A Cognitive Decomposition of Odor-Evoked Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Greco-Vuilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scent of Memory: Cultural Identity Through Odors in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Savalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distinctive power of odors in evoking memories explained by their emotional characteristics: New insights into episodic memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing emotional response to olfactory, auditory and visual stimulations in a virtual reality environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5459,65 +5459,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5664,51 +5664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ghibaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Turrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Souilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.29.625994" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;soche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2023.2208793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villalba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51497-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00240" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hudry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.06.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.11.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninhda Luangraj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.07.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leri Morin-Audebrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerf-Ducastel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Haase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00065" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Howard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grueschow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Dylan Haynes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Gottfried" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zatorre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04557.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Howard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gitelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5607-07.2008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Radnovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Sabri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl173" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-P. Royet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGKSW5G8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keysers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gallese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00679-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lacaze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Aliyari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408075v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hourri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Monin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408077v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Gualtieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ghibaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Turrel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Granget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Souilhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.29.625994" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;soche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2023.2208793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71855-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villalba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51497-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hauet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juliat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2017.1306108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryvlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2014.06.034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Nadine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leri Morin-Audebrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cerf-Ducastel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Haase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2011.00065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninhda Luangraj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.07.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Howard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grueschow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Dylan Haynes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Gottfried" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zatorre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.04557.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demarquay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Howard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Gitelman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay A Gottfried" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5607-07.2008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Radnovich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Sabri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878283v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhl173" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878295v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-P. Royet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2004.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGKSW5G8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878315v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Keysers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gallese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(03)00679-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Walter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lacaze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buonviso" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Aliyari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hourri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Monin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ruby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Savalli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Gualtieri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>