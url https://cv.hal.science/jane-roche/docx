--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -262,342 +262,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
+                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borjas</w:t>
+                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Ahchouch</w:t>
+                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niniva Ghosh</w:t>
+                <w:t xml:space="preserve">Aurélia Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Rajasekaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
+                <w:t xml:space="preserve">Cedric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (24), pp.3261. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441853v1</w:t>
+                <w:t xml:space="preserve">hal-05308113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
+                <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
+                <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+                <w:t xml:space="preserve">Fatima-Zahra Ahchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Stevens</w:t>
+                <w:t xml:space="preserve">Niniva Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Delattre</w:t>
+                <w:t xml:space="preserve">Surya Rajasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (24), pp.3261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308113v1</w:t>
+                <w:t xml:space="preserve">hal-05441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Novel Applications for Hydrogels Derived from Modified Celluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feiyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldrin Bonto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,593 +668,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Cherkaoui Elmodafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0295021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586949v1</w:t>
+                <w:t xml:space="preserve">hal-04406060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Guérin</w:t>
+                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goupil</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406060v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Four NAC Transcription Factors Involved in Grain Development and in Response to Moderate Heat in the Triticeae Tribe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouissil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231911672⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857104v1</w:t>
+                <w:t xml:space="preserve">hal-03549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Four NAC Transcription Factors Involved in Grain Development and in Response to Moderate Heat in the Triticeae Tribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549043v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,51 +1907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP1-like ( PpSKP ) and F-box ( FBX ) genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Elzanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Boulaflous-Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol content in sunflower seeds (Helianthus annuus L.) as affected by genotypes and environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of water management using polymeric biostimulation on Triticum aestivum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharidic biostimulants for root application: enhancement of wheat plants tolerance to drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,247 +2948,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of the wheat straw quality for bio-based construction materials: raw materials under drought and high CO2 uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
+                <w:t xml:space="preserve">In Silico Root Trait Phenotyping for Maize in C-K Deficit and Toxic Conditions Using Convolutional Neural Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Euromagh Biocomposites Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Humanoid, Nanotechnology, Information Technology, Communication and Control, Environment, and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Coron, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410115v1</w:t>
+                <w:t xml:space="preserve">hal-05028520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Root Trait Phenotyping for Maize in C-K Deficit and Toxic Conditions Using Convolutional Neural Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane J. Roche</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of the wheat straw quality for bio-based construction materials: raw materials under drought and high CO2 uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patel Mahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid, Nanotechnology, Information Technology, Communication and Control, Environment, and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Coron, Philippines</w:t>
+              <w:t xml:space="preserve">The Fourth Euromagh Biocomposites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028520v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional polysaccharides bioformulations to enhance wheat (Triticum aestivum) adaptation to environmental stress condition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,89 +3621,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3718,100 +3718,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340453v1</w:t>
+                <w:t xml:space="preserve">hal-02340481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3839,113 +3839,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340481v1</w:t>
+                <w:t xml:space="preserve">hal-02340463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3960,202 +3960,323 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340463v1</w:t>
+                <w:t xml:space="preserve">hal-02340453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unfolded protein Response signaling as a key regulator of priming and heat stress tolerance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Episeedlink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts of bio-sourced materials on wheat defense mechanisms : involvement of the the UPR (Unfolded Protein Response) pathway ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouzeyar Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition d'EUROMAGH BIOCOMPOSITES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4165,65 +4286,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère superabsorbant bioactif, son procédé de fabrication et ses utilisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR24/01568. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4298,105 +4419,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of the quality of grain components in plants: Molecular and physiological regulations in response to environmental constraints related to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. UCA Clermont-Ferrand, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04914615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4543,51 +4664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrin Bonto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16040530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911672" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9142839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Alignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1937-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZX0WM81-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bouniols" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e A. Bouniols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.01.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.102" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Mahin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Maxime" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouzeyar Said" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrin Bonto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16040530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9142839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Alignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1937-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZX0WM81-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bouniols" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e A. Bouniols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.01.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.102" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Mahin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Maxime" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouzeyar Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>