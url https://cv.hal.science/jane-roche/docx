--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -98,51 +98,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -262,623 +262,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
+                <w:t xml:space="preserve">An Integral Hybrid Polymeric Biostimulant to Cope With Drought Stress in Bread Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
+                <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
+                <w:t xml:space="preserve">Tsiky Andriantelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Stevens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Delattre</w:t>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308113v1</w:t>
+                <w:t xml:space="preserve">hal-05596431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borjas</w:t>
+                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Ahchouch</w:t>
+                <w:t xml:space="preserve">Aurélia Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niniva Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
+                <w:t xml:space="preserve">Cedric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05441853v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Novel Applications for Hydrogels Derived from Modified Celluloses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Ahchouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feiyang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aldo Borjas</w:t>
+                <w:t xml:space="preserve">Niniva Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldrin Bonto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Surya Rajasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16040530⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (24), pp.3261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575051v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Roche</w:t>
+                <w:t xml:space="preserve">Exploring Novel Applications for Hydrogels Derived from Modified Celluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
+                <w:t xml:space="preserve">Aldrin Bonto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherkaoui Elmodafar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goupil</w:t>
+                <w:t xml:space="preserve">Alina Violeta Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295021⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406060v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,1798 +897,1932 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Bouissil</w:t>
+                <w:t xml:space="preserve">Cherkaoui Elmodafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guerin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0295021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549043v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Four NAC Transcription Factors Involved in Grain Development and in Response to Moderate Heat in the Triticeae Tribe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouissil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231911672⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857104v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Insights into Four NAC Transcription Factors Involved in Grain Development and in Response to Moderate Heat in the Triticeae Tribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jane J. Roche</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22063111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240688v1</w:t>
+                <w:t xml:space="preserve">hal-03857104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Transcriptome Response to Heat in the Moss, Physcomitrella patens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Osama Elzanati</w:t>
+                <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Roche</w:t>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571140v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sowing Dates on Fatty Acids and Phytosterols Patterns of Carthamus tinctorius L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the Transcriptome Response to Heat in the Moss, Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Elzanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Othmane Merah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9142839⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347629v1</w:t>
+                <w:t xml:space="preserve">hal-02571140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Sowing Dates on Fatty Acids and Phytosterols Patterns of Carthamus tinctorius L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Othmane Merah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213390. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (14), pp.2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app9142839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284511v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion and Functional Diversification of SKP1-Like Genes in Wheat (Triticum aestivum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Hajsalah El Beji</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20133295⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618998v1</w:t>
+                <w:t xml:space="preserve">hal-02284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion and Functional Diversification of SKP1-Like Genes in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hajsalah El Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (13), pp.3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20133295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP1-like ( PpSKP ) and F-box ( FBX ) genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane J. Roche</w:t>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Boulaflous-Stevens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942785v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid and phytosterol accumulation during seed development in three oilseed species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP1-like ( PpSKP ) and F-box ( FBX ) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+                <w:t xml:space="preserve">Osama Elzanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Boulaflous-Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cerny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Othmane Merah</w:t>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijfs.13153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02449108v1</w:t>
+                <w:t xml:space="preserve">hal-01942785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of phytosterol content in sunflower seeds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatty acid and phytosterol accumulation during seed development in three oilseed species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Merah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1937-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (8), pp.1820-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.13153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643477v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol concentration and distribution in sunflower seeds (&amp;lt;em&amp;gt;Helianthus annuus&amp;lt;/em&amp;gt; L.) during seed development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of phytosterol content in sunflower seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane O. Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Bouniols</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.026⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (8), pp.1589-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1937-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664075v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol content in sunflower seeds (Helianthus annuus L.) as affected by genotypes and environmental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Sterol concentration and distribution in sunflower seeds (&amp;lt;em&amp;gt;Helianthus annuus&amp;lt;/em&amp;gt; L.) during seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Bouniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée A. Bouniols</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 121 (4), pp.990-995. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.01.036⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 119 (4), pp.1451-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964424v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genotype and sowing date on phytostanol-phytosterol content and agronomic traits in wheat under organic agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Sterol content in sunflower seeds (Helianthus annuus L.) as affected by genotypes and environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée A. Bouniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (4), pp.990-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of genotype and sowing date on phytostanol-phytosterol content and agronomic traits in wheat under organic agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M. Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Bouniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Cerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 117 (2), pp.219-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2698,1307 +2832,1307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of water management using polymeric biostimulation on Triticum aestivum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bioeconomy for change; RIBP; URCA; INRAE; UJI, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharidic biostimulants for root application: enhancement of wheat plants tolerance to drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Carbohydrate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry (CAS), Jul 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Root Trait Phenotyping for Maize in C-K Deficit and Toxic Conditions Using Convolutional Neural Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Humanoid, Nanotechnology, Information Technology, Communication and Control, Environment, and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Coron, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of the wheat straw quality for bio-based construction materials: raw materials under drought and high CO2 uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patel Mahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feiyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth Euromagh Biocomposites Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional polysaccharides bioformulations to enhance wheat (Triticum aestivum) adaptation to environmental stress condition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProtech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[HeatWheat] Analyse de la diversité génétique de la réponse au stress thermique via phénotypage fin et génétique d’association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de protéines régulant le facteur de transcription SHP impliqué dans la synthèse des protéines de réserve chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Merlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4008,275 +4142,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolded protein Response signaling as a key regulator of priming and heat stress tolerance in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Episeedlink</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bio-sourced materials on wheat defense mechanisms : involvement of the the UPR (Unfolded Protein Response) pathway ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouzeyar Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition d'EUROMAGH BIOCOMPOSITES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4286,130 +4420,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère superabsorbant bioactif, son procédé de fabrication et ses utilisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR24/01568. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4419,105 +4553,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of the quality of grain components in plants: Molecular and physiological regulations in response to environmental constraints related to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. UCA Clermont-Ferrand, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04914615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4664,51 +4798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrin Bonto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16040530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9142839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13153" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Alignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1937-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZX0WM81-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bouniols" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e A. Bouniols" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.01.036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.102" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Mahin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Maxime" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouzeyar Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiky Andriantelomanana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyang Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrin Bonto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16040530" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cerny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9142839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane O. Merah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Alignan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1937-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZX0WM81-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bouniols" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Cerny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e A. Bouniols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.01.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patel Mahin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Maxime" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouzeyar Said" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04914615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>