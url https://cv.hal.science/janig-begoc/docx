--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -621,247 +621,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Bloch, Communication prononcée lors des Journées interdisciplinaires sur l’art corporel et performances, 1979</w:t>
+                <w:t xml:space="preserve">Hubert Besacier, « Vidéo et performance », Communication prononcée lors du 2e VideoArt Festival de Locarno, 1981 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-169, 2011</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.171-182, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953182v1</w:t>
+                <w:t xml:space="preserve">hal-04953165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Besacier, « Vidéo et performance », Communication prononcée lors du 2e VideoArt Festival de Locarno, 1981 »</w:t>
+                <w:t xml:space="preserve">Art corporel, censure et marginalité : des liaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.171-182, 2011</w:t>
+              <w:t xml:space="preserve">Censures. Les violences du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-180, 2011, 9782853997812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953165v1</w:t>
+                <w:t xml:space="preserve">hal-04803758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art corporel, censure et marginalité : des liaisons dangereuses</w:t>
+                <w:t xml:space="preserve">Dany Bloch, Communication prononcée lors des Journées interdisciplinaires sur l’art corporel et performances, 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Censures. Les violences du sens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-169, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’Université de Provence</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04803758v1</w:t>
+                <w:t xml:space="preserve">hal-04953182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Pane, Escalade non anesthésiée, 1971</w:t>
               </w:r>
@@ -1065,311 +1065,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dallier, Entretien avec Gina Pane, 1974</w:t>
+                <w:t xml:space="preserve">Dossier : Dany Bloch, Communication prononcée lors des Journées interdisciplinaires sur l’art corporel et performances, 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-202, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-169, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753177v1</w:t>
+                <w:t xml:space="preserve">hal-03715898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre émulation et instrumentalisation : la place du Body art américain dans la constitution de l’art corporel en France</w:t>
+                <w:t xml:space="preserve">Aline Dallier, Entretien avec Gina Pane, 1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janig Bégoc; Nathalie Boulouch; Elvan Zabunyan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.63-77, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.197-202, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753176v1</w:t>
+                <w:t xml:space="preserve">hal-03753177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Bloch, « Le temps vécu et restitué » [Entretien avec Gina Pane], 1976</w:t>
+                <w:t xml:space="preserve">Entre émulation et instrumentalisation : la place du Body art américain dans la constitution de l’art corporel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janig Bégoc; Nathalie Boulouch; Elvan Zabunyan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.153-158, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.63-77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720375v1</w:t>
+                <w:t xml:space="preserve">hal-03753176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Dany Bloch, Communication prononcée lors des Journées interdisciplinaires sur l’art corporel et performances, 1979</w:t>
+                <w:t xml:space="preserve">Dany Bloch, « Le temps vécu et restitué » [Entretien avec Gina Pane], 1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.159-169, 2010</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.153-158, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715898v1</w:t>
+                <w:t xml:space="preserve">hal-03720375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Gina Pane, Psyché (essai), 1974</w:t>
               </w:r>
@@ -1752,165 +1752,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La beauté du monde selon Tim Spooner</w:t>
+                <w:t xml:space="preserve">Entre surface de l’œil et opacité du monde : les visions télescopées de Tim Spooner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38, pp.62-63</w:t>
+              <w:t xml:space="preserve">Infra : l'en-deça du visible Corps-Objet-Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Corps-Objet-Images, 1, pp.120-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803747v1</w:t>
+                <w:t xml:space="preserve">hal-04803753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre surface de l’œil et opacité du monde : les visions télescopées de Tim Spooner</w:t>
+                <w:t xml:space="preserve">La beauté du monde selon Tim Spooner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janig Bégoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infra : l'en-deça du visible Corps-Objet-Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Corps-Objet-Images, 1, pp.120-135</w:t>
+              <w:t xml:space="preserve">Art Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803753v1</w:t>
+                <w:t xml:space="preserve">hal-04803747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de la performance selon Marina Abramovic ou l’art de faire parler les fantômes en public</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=4584&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/censures" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.121.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourgeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onoro Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/publications/ouvrages/collections-de-laccra/les-cahiers/cahiers-recherche/le-texte-au-risque-de-la-performance-la-performance-au-risque-du-texte/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525396v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=4584&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/censures" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulough" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.121.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803756v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourgeaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onoro Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/publications/ouvrages/collections-de-laccra/les-cahiers/cahiers-recherche/le-texte-au-risque-de-la-performance-la-performance-au-risque-du-texte/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>