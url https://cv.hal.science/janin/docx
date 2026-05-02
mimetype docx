--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1692,50 +1692,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Walking automata in free inverse monoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738793v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpolations : écriture de contraintes réactives pour improvisations pianistiques (démo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Archipoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Buger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une programmation réactive structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Archipoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1744,234 +1921,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Informatique Musicale (JIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326557v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-00738793v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un raffinement spatio-temporel tuilé</w:t>
               </w:r>
@@ -2193,290 +2193,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des signaux aux symphonies : pour une modélisation homogène des objets sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flux média tuilés polymorphes: une sémantique opérationnelle en Haskell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théis Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sixièmes Journées Francophones des Langages Applicatifs (JFLA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Le Val d'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse monoids of higher-dimensional strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Colloquium on Theoretical Aspects of Computing (ICTAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux média tuilés polymorphes: une sémantique opérationnelle en Haskell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théis Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2508,369 +2508,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tiled Polymorphic Temporal Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hudak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd ACM SIGPLAN international workshop on Functional art, music, modeling &amp; design (FARM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gothenburg, Sweden. pp.49-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2633638.2633649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Higher-Dimensional String Theory for the Modeling of Computerized Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, High Tatras, Slovakia. pp.7-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmer avec des tuiles musicales: le T-calcul en Euterpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hudak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Journées d'informatique Musicale (JIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint-Denis, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Embedding finite and infinite words into overlapping tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Language Theory (DLT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Ekaterinburg, Russia. pp.339-347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09698-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910002v2</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-00955113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic tools for the overlapping tile product</w:t>
               </w:r>
@@ -2932,334 +2932,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Overlapping tile automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Computer Science Symposium in Russia (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ekaterinburg, Russia. pp.431--443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38536-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766261v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">libTuile : un moteur d'exécution multi-échelle de processus musicaux hiérarchisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint-Denis, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebras, automata and logic for languages of labeled birooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Riga, Latvia. pp.318-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39212-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Overlapping tile automata</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The T-Calculus : towards a structured programing of (musical) time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Orlarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4048,50 +4048,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automata on Directed Graphs : Edge versus Vertex Marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Berwanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICGT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brazil. pp.46--60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Distributed Program Specification and Synthesis in Architecture with Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4100,139 +4182,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationnal Conference on Formal Methods for Networked and Distributed Systems (FORTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, France. pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306412v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00306378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree automata and discrete distributed games</w:t>
               </w:r>
@@ -4669,51 +4669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From out-of-time design to in-time production of temporal media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hudak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,51 +5289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717572v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dicky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2015-1280" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.12.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Blumensath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-014-9677-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658601v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608295v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X12400132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dawar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lenzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rixte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Archipoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39197-3_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331543.3342585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571133v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122938.3122943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Buger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738793v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246584v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975980.2975984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099131v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;is Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165724v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910002v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633638.2633649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784898v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39212-2_29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766261v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_37" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789189v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505341.2505347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659202v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35843-2_22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671917v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_46" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676202v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634897v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673123v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00659990v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717572v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dicky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2015-1280" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.12.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Blumensath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-014-9677-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658601v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608295v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793351X12400132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Dawar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lenzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rixte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Archipoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39197-3_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331543.3342585" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571133v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3122938.3122943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Serpette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738793v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Buger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246584v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975980.2975984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;is Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165724v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hudak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633638.2633649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910002v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09698-8_30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766261v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38536-0_37" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784898v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39212-2_29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789189v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505341.2505347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.47" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659202v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35843-2_22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2012.11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671917v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_46" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676202v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306378v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634897v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673123v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00659990v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>