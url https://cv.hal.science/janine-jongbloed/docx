--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1107,226 +1107,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, education, and labour market participation across the life course</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Lauterbach</w:t>
+                <w:t xml:space="preserve">Les jeunes en situation de NEET : le rôle des compétences de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hartwig Hümme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lifelong Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532559v1</w:t>
+                <w:t xml:space="preserve">halshs-03461270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes en situation de NEET : le rôle des compétences de base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
+                <w:t xml:space="preserve">Gender, education, and labour market participation across the life course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lauterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartwig Hümme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Lifelong Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.170-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02601370.2021.1924302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03461270v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the well-being and creativity of schoolchildren in France</w:t>
               </w:r>
@@ -1805,243 +1805,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay between Education and Digital Skills in Shaping Social Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herbaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224338v1</w:t>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Interplay between Education and Digital Skills in Shaping Social Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2025, Rabat, Université Mohammed V, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education-Work Trajectories and Well-Being Inequalities in Midlife</w:t>
               </w:r>
@@ -2444,191 +2444,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04438833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Conducting Longitudinal Research during COVID-19 : Educational Research in the Time of COVID</w:t>
+                <w:t xml:space="preserve">Gendered “family care work” and employment during the COVID-19 pandemic through the lens of educational attainment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale annuelle de la Société canadienne de sociologie, Canada (à distance)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Sociological Association, May 2022, visio, Canada</w:t>
+              <w:t xml:space="preserve">Assemblée générale annuelle de la Société canadienne pour l'étude de l'enseignement supérieur (SCÉES) (à distance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society for the Study of higher Education, May 2022, à distance, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951745v1</w:t>
+                <w:t xml:space="preserve">hal-03951788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gendered “family care work” and employment during the COVID-19 pandemic through the lens of educational attainment</w:t>
+                <w:t xml:space="preserve">The Challenge of Conducting Longitudinal Research during COVID-19 : Educational Research in the Time of COVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale annuelle de la Société canadienne pour l'étude de l'enseignement supérieur (SCÉES) (à distance)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society for the Study of higher Education, May 2022, à distance, Canada</w:t>
+              <w:t xml:space="preserve">Assemblée générale annuelle de la Société canadienne de sociologie, Canada (à distance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Sociological Association, May 2022, visio, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951788v1</w:t>
+                <w:t xml:space="preserve">hal-03951745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mancession to Shecession: Higher Education, Employment, and Gender across Two Economic Recessions</w:t>
               </w:r>
@@ -2867,230 +2867,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02187658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns in NEET status during the school-to-work transition in France</w:t>
+                <w:t xml:space="preserve">L'éloignement des études et de l'emploi pour les situations jeunes en situation de NEET : une comparaison européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns in NEET status during the school-to-work transition in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Maastricht, Pays-Bas</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l'Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds; Lab-E3D; Laces; ESPE d'Aquitaine; Faculté des Sciences de l'Education de l'Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02381477v1</w:t>
+                <w:t xml:space="preserve">hal-02187275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éloignement des études et de l'emploi pour les situations jeunes en situation de NEET : une comparaison européenne</w:t>
+                <w:t xml:space="preserve">Patterns in NEET status during the school-to-work transition in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l'Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds; Lab-E3D; Laces; ESPE d'Aquitaine; Faculté des Sciences de l'Education de l'Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Patterns in NEET status during the school-to-work transition in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Maastricht, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187275v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02381477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring educational participation and attainment over the life course</w:t>
               </w:r>
@@ -3329,398 +3329,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flourishing at school in France: Creativity and wellbeing in flux in preadolescence?</w:t>
+                <w:t xml:space="preserve">Discretion, capabilities and autonomy: The role of education from an international comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agathe Dirani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and the Life Course: Determinants and Consequences of Unequal Educational Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies, Oct 2016, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">Sixty Years of Comparative and International Education: Taking Stock and Looking Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative and International Education Society, Mar 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413152v1</w:t>
+                <w:t xml:space="preserve">halshs-01867417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretion, capabilities and autonomy: The role of education from an international comparative perspective</w:t>
+                <w:t xml:space="preserve">Flourishing at school in France: Creativity and wellbeing in flux in preadolescence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashley Pullman</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixty Years of Comparative and International Education: Taking Stock and Looking Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative and International Education Society, Mar 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Education and the Life Course: Determinants and Consequences of Unequal Educational Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies, Oct 2016, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01867417v1</w:t>
+                <w:t xml:space="preserve">halshs-01413152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Education from a Longitudinal and Life Course Perspective</w:t>
+                <w:t xml:space="preserve">Higher learning for happiness? The non-economic benefits of higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of CSSHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSSHE (Canadian Society for the Study of Higher Education), May 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01222543v1</w:t>
+                <w:t xml:space="preserve">halshs-01222533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher learning for happiness? The non-economic benefits of higher education</w:t>
+                <w:t xml:space="preserve">Higher Education from a Longitudinal and Life Course Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Adamuti-Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Throy A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Pullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of CSSHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSSHE (Canadian Society for the Study of Higher Education), May 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222533v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des parcours au sein du système éducatif améliore-t-elle les chances de réussite dans la vie ?</w:t>
               </w:r>
@@ -4241,170 +4241,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not in Employment, Education, or Training around the World</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Craig Holmes</w:t>
+                <w:t xml:space="preserve">Patterns in NEET statuses during the school-to-work transition in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levels, Mark; Brzinsky-Fay, Christian; Holmes, Craig; Jongbloed, Janine; Taki, Hirofumi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dynamics of Marginalized Youth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-24, 2022, 9781003096658. </w:t>
+              <w:t xml:space="preserve">, pp.87-124, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003096658-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003096658-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630602v1</w:t>
+                <w:t xml:space="preserve">hal-03632267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How long-term NEET are explained by family policies in OECD countries</w:t>
               </w:r>
@@ -4505,174 +4509,170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns in NEET statuses during the school-to-work transition in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Guégnard</w:t>
+                <w:t xml:space="preserve">Not in Employment, Education, or Training around the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brzinsky-Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dynamics of Marginalized Youth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-124, 2022, </w:t>
+              <w:t xml:space="preserve">, pp.1-24, 2022, 9781003096658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003096658-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003096658-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632267v1</w:t>
+                <w:t xml:space="preserve">hal-03630602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Interventions Targeting NEETs in Different Institutional Settings</w:t>
               </w:r>
@@ -5509,51 +5509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE450C44"/>
+    <w:nsid w:val="3B87183C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/janine-jongbloed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9221-0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234909838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Turgetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauterbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2025.100712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Pullman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ics.2024.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2024.2362630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795921X16715373405417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057925.2021.1951664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1869196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03601537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig H&#252;mme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2021.1924302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2019.1594173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904118770818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3KTRKM3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v5i3.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Lauterbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Soeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Duart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03511039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcfadyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02187275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamuti-Trache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Throy A. Campbell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brzinsky-Fay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Holmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Dynamics-of-Marginalized-Youth-Not-in-Education-Employment-or-Training/Levels-Brzinsky-Fay-Holmes-Jongbloed-Taki/p/book/9780367561567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04686506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035307159.00009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-11/conclusions-discussion-janine-jongbloed-mark-levels-christian-brzinsky-fay?context=ubx&amp;amp;refId=df8252b7-4823-44f1-a9cf-44d9c457fc32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-1/employment-education-training-around-world-mark-levels-christian-brzinsky-fay-craig-holmes-janine-jongbloed-hirofumi-taki?context=ubx&amp;amp;refId=8950c9d9-997a-45d2-a010-8bf25188b3e2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Van Vugt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-4/patterns-neet-statuses-school-work-transition-france-magali-danner-jean-fran%C3%A7ois-giret-christine-guegnard-janine-jongbloed-olivier-joseph?context=ubx&amp;amp;refId=26fcabdc-1800-4ef8-990e-d70680b8ee13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04200963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04443572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04657555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Valls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Edwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/janine-jongbloed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9221-0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234909838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Turgetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauterbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2025.100712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Pullman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ics.2024.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2024.2362630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795921X16715373405417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057925.2021.1951664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1869196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03601537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig H&#252;mme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2021.1924302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2019.1594173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904118770818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3KTRKM3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v5i3.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Lauterbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Soeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Duart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03511039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcfadyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02187275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamuti-Trache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Throy A. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brzinsky-Fay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Holmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Dynamics-of-Marginalized-Youth-Not-in-Education-Employment-or-Training/Levels-Brzinsky-Fay-Holmes-Jongbloed-Taki/p/book/9780367561567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04686506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035307159.00009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-11/conclusions-discussion-janine-jongbloed-mark-levels-christian-brzinsky-fay?context=ubx&amp;amp;refId=df8252b7-4823-44f1-a9cf-44d9c457fc32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-4/patterns-neet-statuses-school-work-transition-france-magali-danner-jean-fran%C3%A7ois-giret-christine-guegnard-janine-jongbloed-olivier-joseph?context=ubx&amp;amp;refId=26fcabdc-1800-4ef8-990e-d70680b8ee13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Van Vugt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-1/employment-education-training-around-world-mark-levels-christian-brzinsky-fay-craig-holmes-janine-jongbloed-hirofumi-taki?context=ubx&amp;amp;refId=8950c9d9-997a-45d2-a010-8bf25188b3e2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04200963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04443572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04657555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Valls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Edwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>