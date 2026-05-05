--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -1805,243 +1805,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Interplay between Education and Digital Skills in Shaping Social Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2025, Rabat, Université Mohammed V, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+                <w:t xml:space="preserve">hal-05224338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay between Education and Digital Skills in Shaping Social Mobility</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224338v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education-Work Trajectories and Well-Being Inequalities in Midlife</w:t>
               </w:r>
@@ -2703,273 +2703,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variable role of education in predicting youth NEET statuses: A 'gendered youth transition regimes' perspective</w:t>
+                <w:t xml:space="preserve">L'éloignement des études et de l'emploi pour les situations jeunes en situation de NEET : une comparaison européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problematic school-to-work transitions in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transitions in Youth (TIY), Oct 2019, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l'Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds; Lab-E3D; Laces; ESPE d'Aquitaine; Faculté des Sciences de l'Education de l'Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02318445v1</w:t>
+                <w:t xml:space="preserve">hal-02187275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Neet Youth across Europe: The Perceived Welfare of the 'out-of-School Jobless</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The variable role of education in predicting youth NEET statuses: A 'gendered youth transition regimes' perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fathomless Futures. Algorithmic and Imagined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SASE (Society for the Advancement of Socio-Economics), Jun 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">Problematic school-to-work transitions in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transitions in Youth (TIY), Oct 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02187658v1</w:t>
+                <w:t xml:space="preserve">halshs-02318445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éloignement des études et de l'emploi pour les situations jeunes en situation de NEET : une comparaison européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life of Neet Youth across Europe: The Perceived Welfare of the 'out-of-School Jobless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l'Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds; Lab-E3D; Laces; ESPE d'Aquitaine; Faculté des Sciences de l'Education de l'Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fathomless Futures. Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE (Society for the Advancement of Socio-Economics), Jun 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187275v1</w:t>
+                <w:t xml:space="preserve">halshs-02187658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns in NEET status during the school-to-work transition in France</w:t>
               </w:r>
@@ -5509,51 +5509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B87183C"/>
+    <w:nsid w:val="5B2FFDBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/janine-jongbloed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9221-0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234909838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Turgetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauterbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2025.100712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Pullman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ics.2024.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2024.2362630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795921X16715373405417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057925.2021.1951664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1869196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03601537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig H&#252;mme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2021.1924302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2019.1594173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904118770818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3KTRKM3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v5i3.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Lauterbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Soeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Duart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03511039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcfadyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02187275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamuti-Trache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Throy A. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brzinsky-Fay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Holmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Dynamics-of-Marginalized-Youth-Not-in-Education-Employment-or-Training/Levels-Brzinsky-Fay-Holmes-Jongbloed-Taki/p/book/9780367561567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04686506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035307159.00009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-11/conclusions-discussion-janine-jongbloed-mark-levels-christian-brzinsky-fay?context=ubx&amp;amp;refId=df8252b7-4823-44f1-a9cf-44d9c457fc32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-4/patterns-neet-statuses-school-work-transition-france-magali-danner-jean-fran%C3%A7ois-giret-christine-guegnard-janine-jongbloed-olivier-joseph?context=ubx&amp;amp;refId=26fcabdc-1800-4ef8-990e-d70680b8ee13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Van Vugt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-1/employment-education-training-around-world-mark-levels-christian-brzinsky-fay-craig-holmes-janine-jongbloed-hirofumi-taki?context=ubx&amp;amp;refId=8950c9d9-997a-45d2-a010-8bf25188b3e2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04200963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04443572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04657555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Valls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Edwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/janine-jongbloed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9221-0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234909838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Turgetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauterbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2025.100712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Pullman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ics.2024.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2024.2362630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795921X16715373405417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057925.2021.1951664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1869196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03601537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig H&#252;mme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2021.1924302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2019.1594173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904118770818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3KTRKM3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v5i3.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Lauterbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Soeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Duart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03511039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcfadyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02187275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamuti-Trache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Throy A. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brzinsky-Fay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Holmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Dynamics-of-Marginalized-Youth-Not-in-Education-Employment-or-Training/Levels-Brzinsky-Fay-Holmes-Jongbloed-Taki/p/book/9780367561567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04686506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035307159.00009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-11/conclusions-discussion-janine-jongbloed-mark-levels-christian-brzinsky-fay?context=ubx&amp;amp;refId=df8252b7-4823-44f1-a9cf-44d9c457fc32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-4/patterns-neet-statuses-school-work-transition-france-magali-danner-jean-fran%C3%A7ois-giret-christine-guegnard-janine-jongbloed-olivier-joseph?context=ubx&amp;amp;refId=26fcabdc-1800-4ef8-990e-d70680b8ee13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Van Vugt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-1/employment-education-training-around-world-mark-levels-christian-brzinsky-fay-craig-holmes-janine-jongbloed-hirofumi-taki?context=ubx&amp;amp;refId=8950c9d9-997a-45d2-a010-8bf25188b3e2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04200963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04443572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04657555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Valls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Edwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>