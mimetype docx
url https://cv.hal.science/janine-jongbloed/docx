--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -332,672 +332,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tertiary education as social policy: Comparative theoretical perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersive procedural training in virtual reality: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Pullman</w:t>
+                <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sopheap Phan</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International and Comparative Social Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.105124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ics.2024.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2024.105124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776918v1</w:t>
+                <w:t xml:space="preserve">hal-04674148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive procedural training in virtual reality: A systematic literature review</w:t>
+                <w:t xml:space="preserve">Education, employment, and care work over adulthood: gendered life course trajectories in Canada and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Turgetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lauterbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2024.105124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Education and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13639080.2024.2362630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674148v1</w:t>
+                <w:t xml:space="preserve">hal-04620550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education, employment, and care work over adulthood: gendered life course trajectories in Canada and Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tertiary education as social policy: Comparative theoretical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Lauterbach</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Pullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheap Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of International and Comparative Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13639080.2024.2362630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ics.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620550v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jóvenes que no estudian ni trabajan (NEET): el papel de las competencias básicas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charting well-being over adulthood into pandemic times: a longitudinal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/175795921X16715373405417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963366v1</w:t>
+                <w:t xml:space="preserve">hal-03963315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charting well-being over adulthood into pandemic times: a longitudinal perspective</w:t>
+                <w:t xml:space="preserve">Untangling the roles of low skill and education in predicting youth NEET statuses: negative signalling effects in comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lesley Andres</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1332/175795921X16715373405417⟩</w:t>
+              <w:t xml:space="preserve">Compare: A Journal of Comparative and International Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4), pp.674-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03057925.2021.1951664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963315v1</w:t>
+                <w:t xml:space="preserve">hal-03371334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the roles of low skill and education in predicting youth NEET statuses: negative signalling effects in comparative perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jóvenes que no estudian ni trabajan (NEET): el papel de las competencias básicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compare: A Journal of Comparative and International Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03057925.2021.1951664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03371334v1</w:t>
+                <w:t xml:space="preserve">hal-03963366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of NEET youth in comparative perspective: subjective well-being during the transition to adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (3), pp.321-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1025,503 +1025,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03107334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young people not in employment, education or training (NEET): the role of basic competencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les jeunes en situation de NEET : le rôle des compétences de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training &amp; Employment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154</w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601537v1</w:t>
+                <w:t xml:space="preserve">halshs-03461270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes en situation de NEET : le rôle des compétences de base</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
+                <w:t xml:space="preserve">Gender, education, and labour market participation across the life course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Lauterbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartwig Hümme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Lifelong Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.170-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02601370.2021.1924302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03461270v1</w:t>
+                <w:t xml:space="preserve">hal-04532559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, education, and labour market participation across the life course</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Lauterbach</w:t>
+                <w:t xml:space="preserve">Young people not in employment, education or training (NEET): the role of basic competencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hartwig Hümme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lifelong Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Training &amp; Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02601370.2021.1924302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04532559v1</w:t>
+                <w:t xml:space="preserve">hal-03601537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the well-being and creativity of schoolchildren in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Fanchini</w:t>
+                <w:t xml:space="preserve">The relative relationship between education and workplace task discretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0305764X.2018.1536197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Education and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.66-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13639080.2019.1594173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01976820v1</w:t>
+                <w:t xml:space="preserve">hal-02088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative relationship between education and workplace task discretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashley Pullman</w:t>
+                <w:t xml:space="preserve">Examining the well-being and creativity of schoolchildren in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.66-84. </w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.391-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13639080.2019.1594173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305764X.2018.1536197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088281v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher education for happiness? Investigating the impact of education on the hedonic and eudaimonic well-being of Europeans</w:t>
               </w:r>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being in the Welfare State?: the redistributive capacity of education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (4), pp.564-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,243 +1805,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interplay between Education and Digital Skills in Shaping Social Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herbaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224338v1</w:t>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Interplay between Education and Digital Skills in Shaping Social Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2025, Rabat, Université Mohammed V, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education-Work Trajectories and Well-Being Inequalities in Midlife</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets du dispositif « oui-si » sur la persévérante étudiante à l’université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,273 +2703,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éloignement des études et de l'emploi pour les situations jeunes en situation de NEET : une comparaison européenne</w:t>
+                <w:t xml:space="preserve">The variable role of education in predicting youth NEET statuses: A 'gendered youth transition regimes' perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l'Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds; Lab-E3D; Laces; ESPE d'Aquitaine; Faculté des Sciences de l'Education de l'Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Problematic school-to-work transitions in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transitions in Youth (TIY), Oct 2019, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187275v1</w:t>
+                <w:t xml:space="preserve">halshs-02318445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variable role of education in predicting youth NEET statuses: A 'gendered youth transition regimes' perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Life of Neet Youth across Europe: The Perceived Welfare of the 'out-of-School Jobless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problematic school-to-work transitions in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transitions in Youth (TIY), Oct 2019, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Fathomless Futures. Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE (Society for the Advancement of Socio-Economics), Jun 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02318445v1</w:t>
+                <w:t xml:space="preserve">halshs-02187658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life of Neet Youth across Europe: The Perceived Welfare of the 'out-of-School Jobless</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L'éloignement des études et de l'emploi pour les situations jeunes en situation de NEET : une comparaison européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Jongbloed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fathomless Futures. Algorithmic and Imagined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SASE (Society for the Advancement of Socio-Economics), Jun 2019, New-York, United States</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE (Association des Enseignants et des Chercheurs en Sciences de l'Éducation); SSRE (Société Suisse pour la Recherche en Éducation); ABC-Educ (Association belge des chercheurs en Education); Ceds; Lab-E3D; Laces; ESPE d'Aquitaine; Faculté des Sciences de l'Education de l'Université de Bordeaux, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02187658v1</w:t>
+                <w:t xml:space="preserve">hal-02187275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns in NEET status during the school-to-work transition in France</w:t>
               </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-country comparisons on the relative relationship between education and workplace task discretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on PIAAC and PIAAC-Longitudinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GESIS (Leibniz Institut für Sozialwissenschaften), Apr 2017, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and the Life Course: Determinants and Consequences of Unequal Educational Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,204 +3329,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01867311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretion, capabilities and autonomy: The role of education from an international comparative perspective</w:t>
+                <w:t xml:space="preserve">Flourishing at school in France: Creativity and wellbeing in flux in preadolescence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashley Pullman</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixty Years of Comparative and International Education: Taking Stock and Looking Forward</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative and International Education Society, Mar 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Education and the Life Course: Determinants and Consequences of Unequal Educational Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies, Oct 2016, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01867417v1</w:t>
+                <w:t xml:space="preserve">halshs-01413152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flourishing at school in France: Creativity and wellbeing in flux in preadolescence?</w:t>
+                <w:t xml:space="preserve">Discretion, capabilities and autonomy: The role of education from an international comparative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agathe Dirani</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and the Life Course: Determinants and Consequences of Unequal Educational Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Longitudinal and Life Course Studies, Oct 2016, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">Sixty Years of Comparative and International Education: Taking Stock and Looking Forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative and International Education Society, Mar 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413152v1</w:t>
+                <w:t xml:space="preserve">halshs-01867417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher learning for happiness? The non-economic benefits of higher education</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throy A. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of CSSHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSSHE (Canadian Society for the Study of Higher Education), May 2015, Ottawa, Canada</w:t>
@@ -4040,51 +4040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences of the dualization of the French higher education system for graduates’ vertical mismatch in the labour market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4260,51 +4260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns in NEET statuses during the school-to-work transition in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,51 +4805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degree of Benefit? The Interconnection Among Social Capital, Well-Being and Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Pullman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Almakaeva, Anna; Moreno, Alejandro; Wilkes, Rima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Capital and Subjective Well-Being: Societies and Political Orders in Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5241,51 +5241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ona Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Jongbloed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5509,51 +5509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B2FFDBC"/>
+    <w:nsid w:val="5FE60ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/janine-jongbloed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9221-0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234909838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Turgetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauterbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2025.100712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Pullman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ics.2024.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2024.2362630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795921X16715373405417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057925.2021.1951664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1869196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03601537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig H&#252;mme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2021.1924302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2019.1594173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904118770818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3KTRKM3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v5i3.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Lauterbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Soeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Duart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03511039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcfadyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02187275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamuti-Trache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Throy A. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brzinsky-Fay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Holmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Dynamics-of-Marginalized-Youth-Not-in-Education-Employment-or-Training/Levels-Brzinsky-Fay-Holmes-Jongbloed-Taki/p/book/9780367561567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04686506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035307159.00009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-11/conclusions-discussion-janine-jongbloed-mark-levels-christian-brzinsky-fay?context=ubx&amp;amp;refId=df8252b7-4823-44f1-a9cf-44d9c457fc32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-4/patterns-neet-statuses-school-work-transition-france-magali-danner-jean-fran%C3%A7ois-giret-christine-guegnard-janine-jongbloed-olivier-joseph?context=ubx&amp;amp;refId=26fcabdc-1800-4ef8-990e-d70680b8ee13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Van Vugt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-1/employment-education-training-around-world-mark-levels-christian-brzinsky-fay-craig-holmes-janine-jongbloed-hirofumi-taki?context=ubx&amp;amp;refId=8950c9d9-997a-45d2-a010-8bf25188b3e2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04200963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04443572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04657555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Valls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Edwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/janine-jongbloed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9221-0045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234909838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Turgetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Jongbloed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lauterbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alcr.2025.100712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2024.105124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2024.2362630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Pullman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheap Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ics.2024.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/175795921X16715373405417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03371334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057925.2021.1951664" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03963366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1869196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig H&#252;mme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2021.1924302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03601537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02088281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2019.1594173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fanchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305764X.2018.1536197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474904118770818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3KTRKM3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v5i3.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herbaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfang Lauterbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Soeiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Duart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Teixeira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Troiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03951745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03511039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Mcfadyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02187275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adamuti-Trache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Throy A. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levels" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brzinsky-Fay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Holmes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Dynamics-of-Marginalized-Youth-Not-in-Education-Employment-or-Training/Levels-Brzinsky-Fay-Holmes-Jongbloed-Taki/p/book/9780367561567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04686506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035307159.00009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-11/conclusions-discussion-janine-jongbloed-mark-levels-christian-brzinsky-fay?context=ubx&amp;amp;refId=df8252b7-4823-44f1-a9cf-44d9c457fc32" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-4/patterns-neet-statuses-school-work-transition-france-magali-danner-jean-fran%C3%A7ois-giret-christine-guegnard-janine-jongbloed-olivier-joseph?context=ubx&amp;amp;refId=26fcabdc-1800-4ef8-990e-d70680b8ee13" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Van Vugt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03630602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003096658-1/employment-education-training-around-world-mark-levels-christian-brzinsky-fay-craig-holmes-janine-jongbloed-hirofumi-taki?context=ubx&amp;amp;refId=8950c9d9-997a-45d2-a010-8bf25188b3e2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03632334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003096658-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75813-4_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04200963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312921v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04443572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04657555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Valls" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Edwards" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02083978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>