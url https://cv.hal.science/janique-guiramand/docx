--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1629,51 +1629,51 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202101531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4148,319 +4148,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-tocopherol-mediated long-lasting protection against oxidative damage involves an attenuation of calcium entry through TRP-like channels in cultured hippocampal neurons.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental damage after prenatal infection: role of oxidative stress in the fetal brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-France Aimar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Vignes</w:t>
+                <w:t xml:space="preserve">Tangui Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42 (9), pp.1326-37. </w:t>
+              <w:t xml:space="preserve">, 2007, 42 (8), pp.1231-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397592v1</w:t>
+                <w:t xml:space="preserve">hal-00397595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental damage after prenatal infection: role of oxidative stress in the fetal brain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janique Guiramand</w:t>
+                <w:t xml:space="preserve">Alpha-tocopherol-mediated long-lasting protection against oxidative damage involves an attenuation of calcium entry through TRP-like channels in cultured hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Crouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
+                <w:t xml:space="preserve">Rose-France Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42 (8), pp.1231-45. </w:t>
+              <w:t xml:space="preserve">, 2007, 42 (9), pp.1326-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397595v1</w:t>
+                <w:t xml:space="preserve">hal-00397592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency stimulation induces a new form of LTP, metabotropic glutamate (mGlu5) receptor- and PKA-dependent, in the CA1 area of the rat hippocampus.</w:t>
               </w:r>
@@ -4743,51 +4743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiolytic properties of green tea polyphenol (-)-epigallocatechin gallate (EGCG).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,315 +5816,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium rapidly and irreversibly blocks presynaptic phospholipase C-linked metabotropic glutamate receptors.</w:t>
+                <w:t xml:space="preserve">A modulation of glutamate-induced phosphoinositide breakdown by intracellular pH changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Davos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0197-0186(96)00008-3⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35 (11), pp.1595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3908(96)00102-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397709v1</w:t>
+                <w:t xml:space="preserve">hal-00397711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modulation of glutamate-induced phosphoinositide breakdown by intracellular pH changes.</w:t>
+                <w:t xml:space="preserve">Cadmium rapidly and irreversibly blocks presynaptic phospholipase C-linked metabotropic glutamate receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Davos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Récasens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 35 (11), pp.1595-604. </w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (4), pp.371-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0028-3908(96)00102-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0197-0186(96)00008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397711v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing of the dopamine D2 receptor directs specificity of coupling to G-proteins.</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,51 +6499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7067,51 +7067,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M3 muscarinic receptor coupled to inositol phosphate formation in the rat cochlea?</w:t>
+                <w:t xml:space="preserve">A M3 MUSCARINIC RECEPTOR COUPLED TO INOSITOL PHOSPHATE FORMATION IN THE RAT COCHLEA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Mayat</w:t>
@@ -7131,133 +7131,133 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rumigny</w:t>
+                <w:t xml:space="preserve">Jean-Francois Rumigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 39 (12), pp.1913-9. </w:t>
+              <w:t xml:space="preserve">, 1990, 39, pp.1913 - 1919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-O⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422132v1</w:t>
+                <w:t xml:space="preserve">hal-02163294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M3 MUSCARINIC RECEPTOR COUPLED TO INOSITOL PHOSPHATE FORMATION IN THE RAT COCHLEA?</w:t>
+                <w:t xml:space="preserve">A M3 muscarinic receptor coupled to inositol phosphate formation in the rat cochlea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Mayat</w:t>
@@ -7277,109 +7277,109 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rumigny</w:t>
+                <w:t xml:space="preserve">Jean-François Rumigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 39, pp.1913 - 1919. </w:t>
+              <w:t xml:space="preserve">, 1990, 39 (12), pp.1913-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-o⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163294v1</w:t>
+                <w:t xml:space="preserve">hal-00422132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ototoxic and nephrotoxic drugs inhibit agonist-induced inositol phosphate formation in rat brain synaptoneurosomes.</w:t>
               </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nourigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7778,51 +7778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in the chemosensitivity of rat brain synaptoneurosomes to excitatory amino acids, estimated by inositol phosphate formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7920,51 +7920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nourigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Devilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8983,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pringos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16669-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Blay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoeckle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;eus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2012.07.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiramand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutardier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audigier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Prado-Lourenco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Gabriela Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.790608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RSC8CQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de J&#233;sus Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20146" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7C0NH61-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2SXHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nedjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Thethi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHVCG90-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20557" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BG60B1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plachez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2004.03.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0F6RP2F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0197-0186(02)00089-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MWD98NK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M. Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jallageas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Recasens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00759.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV0FSBB4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Receveur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Roumestant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)10208-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBHPTF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Davos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(96)00008-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W11PZCNT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sassetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(96)00102-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-611GQCRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ceraline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Bhatia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.13.7354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.7682286" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1993.tb00500.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XX0NDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(92)90152-H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DWGL32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chicheportiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Kamenka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponchant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaucourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1992.tb09397.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1991.tb06344.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00965552" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BJQ0M7K9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartolami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422132v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Mayat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rumigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-O" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNRZ04D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-o" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422133v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pujol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(90)90076-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDR63H0T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-5955(90)90154-h" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL6434Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nourigat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(89)90514-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q0Z151-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0736-5748(89)90030-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH32NFB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Devilliers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(88)90075-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77BMP9PN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pringos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16669-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Blay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoeckle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;eus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2012.07.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiramand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutardier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audigier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Prado-Lourenco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Gabriela Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.790608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RSC8CQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de J&#233;sus Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20146" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7C0NH61-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2SXHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nedjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Thethi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHVCG90-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20557" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BG60B1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plachez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2004.03.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0F6RP2F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0197-0186(02)00089-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MWD98NK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M. Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jallageas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Recasens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00759.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV0FSBB4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Receveur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Roumestant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)10208-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBHPTF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sassetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(96)00102-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-611GQCRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Davos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(96)00008-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W11PZCNT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ceraline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Bhatia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.13.7354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.7682286" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1993.tb00500.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XX0NDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(92)90152-H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DWGL32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chicheportiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Kamenka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponchant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaucourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1992.tb09397.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1991.tb06344.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00965552" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BJQ0M7K9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartolami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Mayat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-o" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNRZ04D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422132v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rumigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-O" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422133v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pujol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(90)90076-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDR63H0T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-5955(90)90154-h" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL6434Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nourigat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(89)90514-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q0Z151-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0736-5748(89)90030-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH32NFB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Devilliers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(88)90075-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77BMP9PN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>