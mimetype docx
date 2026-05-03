--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1244,77 +1244,868 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different agonists activate different signaling pathways in Apis mellifera and Varroa destructor octopamine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EurBee2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of signaling pathways of octopamine receptors in Apis mellifera and Varroa destructor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBS2 Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asso CBS2, école doctorale CBS2, Université de Montpellier, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of signaling pathways of octopamine receptors in Apis mellifera and Varroa destructor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Labex ICST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ICST, Nov 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipulations of GSH content modulate [Ca2+]i homeostasis in rat astroglioma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Mokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Marseille (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomolécules du thé vert: caractérisation et recherche d'analogues de la théanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Sebih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La chimie du végétal et La chimie pour le végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis international et Pôle chimie Balard, Jan 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring GABA tone rescues hippocampal long-term depression impaired after maternal immune stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rideau Batista Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Development, Functions and Disorders of the Nervous System”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Meeting of the 20th Biennial Meeting of the International Society for Developmental Neuroscience and the 5th Annual NeuroDevNet Brain Development Conference., Jul 2014, Montreal, Canada. pp.36-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.04.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Glutathione Metabolite γ-Glutamyl-Glutamate Partially Activates Glutamate NMDA Receptors in Central Neurons With Higher Efficacy for GluN2B-Containing Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1336,414 +2127,414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Kayatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahira Kaabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.794680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2021.794680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical signatures of human colon cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lopez-Crapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tosato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.12475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-16669-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular targets of neurotoxic insecticides in Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202101531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulations of Glutathione Metabolism Modulate IP3-Mediated Store-Operated Ca2+ Entry on Astroglioma Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Mokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Snabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,106 +2556,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.785727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2021.785727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,133 +2663,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177 (20), pp.4808-4808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.15262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous expression of GABA receptor‐like subunits LCCH3 and GRD reveals functional diversity of GABA receptors in the honeybee Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,293 +2797,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177 (17), pp.3924-3940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgery in reference centers improves survival of sarcoma patients: a nationwide study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Honore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stoeckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Méeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Annals of oncology official journal of the European Society for Medical Oncology, 30 (7), pp.1143-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annonc/mdz124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance of Metabotropic Glutamate Receptor-Mediated Long-Term Depression (mGlu-LTD) of Excitatory Synaptic Transmission in the Rat Hippocampus After Prenatal Immune Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Ben Sedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,520 +3092,520 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (3), pp.609-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11064-018-2476-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of l -Theanine Excitatory Actions on Hippocampal Neurons: Toward the Generation of Novel N -Methyl- d -aspartate Receptor Modulators Based on Its Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Sebih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bellahouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (8), pp.1724-1734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acschemneuro.7b00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of PKA and ERK pathways in ghrelin-induced long-lasting potentiation of excitatory synaptic transmission in the CA1 area of rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Ben Sedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejn.13013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiagabine improves hippocampal long-term depression in rat pups subjected to prenatal inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rideau Batista Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e106302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0106302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acetyl-cysteine prevents pyramidal cell disarray and reelin-immunoreactive neuron deficiency in CA3 after prenatal immune challenge in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rideau Batista Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,119 +3613,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (6), pp.750-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/pr.2013.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a cyclooctapeptide analogue of ω-agatoxin IVB enhancing the activity of CaV2.1 calcium channels activity in cultured hippocampal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pringos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,240 +3774,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (5), pp.632-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuint.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Tocopherol and α-tocopheryl phosphate interact with the cannabinoid system in the rodent hippocampus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M'Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (9), pp.1643-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C5-tetrazole derivatives of 2-amino-adipic acid displaying NMDA glutamate receptor antagonism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimazohra Lenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,304 +4015,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (3), pp.913-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-010-0713-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early, time-dependent disturbances of hippocampal synaptic transmission and plasticity after in utero immune challenge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (10), pp.992-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2011.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprotection induced by vitamin E against oxidative stress in hippocampal neurons: involvement of TRPV1 channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,1410 +4334,1410 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (4), pp.496-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.200900188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoadjuvant chemoradiation and pancreaticoduodenectomy for initially locally advanced head pancreatic adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Turrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moutardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (12), pp.1306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejso.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent activation of FGF-2 IRES-dependent mechanism of translation during brain development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Prado-Lourenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irma Gabriela Gonzalez-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (9), pp.1852-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.790608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late N-acetylcysteine treatment prevents the deficits induced in the offspring of dams exposed to an immune stress during gestation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (6), pp.602-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hipo.20421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotropic glutamate receptors as drug targets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdulkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Drug Targets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (5), pp.651-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/138945007780618544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental damage after prenatal infection: role of oxidative stress in the fetal brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (8), pp.1231-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-tocopherol-mediated long-lasting protection against oxidative damage involves an attenuation of calcium entry through TRP-like channels in cultured hippocampal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-France Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (9), pp.1326-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2007.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency stimulation induces a new form of LTP, metabotropic glutamate (mGlu5) receptor- and PKA-dependent, in the CA1 area of the rat hippocampus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Developmental switch from LTD to LTP in low frequency-induced plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Céleste de Jésus Ferreira</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (4), pp.345-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20146⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (11), pp.981-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397598v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental switch from LTD to LTP in low frequency-induced plasticity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Low-frequency stimulation induces a new form of LTP, metabotropic glutamate (mGlu5) receptor- and PKA-dependent, in the CA1 area of the rat hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céleste de Jésus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (11), pp.981-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20228⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.345-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397596v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiolytic properties of green tea polyphenol (-)-epigallocatechin gallate (EGCG).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Thethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1110 (1), pp.102-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliotoxicity in hippocampal cultures is induced by transportable, but not by nontransportable, glutamate uptake inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Celeste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,118 +5746,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (2), pp.199-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnr.20557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transient treatment of hippocampal neurons with alpha-tocopherol induces a long-lasting protection against oxidative damage via a genomic action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Céleste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Crouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,3761 +5865,2970 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (8), pp.1009-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrocytes repress the neuronal expression of GLAST and GLT glutamate transporters in cultured hippocampal neurons from embryonic rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Plachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (7), pp.1113-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuint.2004.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNQX-induced toxicity in cultured rat hippocampal neurons: an apparent AMPA receptor-independent effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (3), pp.251-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0197-0186(02)00089-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An endogenous adrenoceptor ligand potentiates excitatory synaptic transmission in cultured hippocampal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Szafarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11 (9), pp.878-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/11.9.878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiation of glutamatergic agonist-induced inositol phosphate formation by basic fibroblast growth factor is related to developmental features in hippocampal cultures: neuronal survival and glial cell proliferation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Jallageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (10), pp.3377-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00759.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological activity of glutamic acid derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Roumestant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viallefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 8 (2), pp.127-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0960-894X(97)10208-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modulation of glutamate-induced phosphoinositide breakdown by intracellular pH changes.</w:t>
+                <w:t xml:space="preserve">Cadmium rapidly and irreversibly blocks presynaptic phospholipase C-linked metabotropic glutamate receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Davos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Récasens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0028-3908(96)00102-5⟩</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (4), pp.371-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0197-0186(96)00008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397711v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium rapidly and irreversibly blocks presynaptic phospholipase C-linked metabotropic glutamate receptors.</w:t>
+                <w:t xml:space="preserve">A modulation of glutamate-induced phosphoinositide breakdown by intracellular pH changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0197-0186(96)00008-3⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35 (11), pp.1595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0028-3908(96)00102-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397709v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing of the dopamine D2 receptor directs specificity of coupling to G-proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ceraline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhav Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliana Borrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 270 (13), pp.7354-7358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.270.13.7354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential coupling between dopamine D2 receptors and G-proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliana Borrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 7 (2), pp.161-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/mend.7.2.7682286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thiol reagents on phosphoinositide hydrolysis in rat brain synaptoneurosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 5 (4), pp.327-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.1993.tb00500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dithiotreitol specifically inhibits metabotropic responses of glutamate and depolarizing agents in rat brain synaptoneurosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 21 (2), pp.229-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0197-0186(92)90152-H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding properties of 3-[125I]iodophencyclidine, a new radioligand for N-methyl-D-aspartate-gated ionic channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chicheportiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Marc Kamenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Beaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 59 (2), pp.492-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-4159.1992.tb09397.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific transduction mechanism for the glutamate action on phosphoinositide metabolism via the quisqualate metabotropic receptor in rat brain synaptoneurosomes: II. Calcium dependency, cadmium inhibition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 57 (5), pp.1501-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-4159.1991.tb06344.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The putative molecular mechanism(s) responsible for the enhanced inositol phosphate synthesis by excitatory amino acids: an overview.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 16 (6), pp.659-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00965552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbachol-induced inositol phosphate formation during rat cochlea development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 41, pp.229 - 234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M3 MUSCARINIC RECEPTOR COUPLED TO INOSITOL PHOSPHATE FORMATION IN THE RAT COCHLEA?</w:t>
+                <w:t xml:space="preserve">A M3 muscarinic receptor coupled to inositol phosphate formation in the rat cochlea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Mayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rumigny</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rumigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 39, pp.1913 - 1919. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-o⟩</w:t>
+              <w:t xml:space="preserve">, 1990, 39 (12), pp.1913-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163294v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M3 muscarinic receptor coupled to inositol phosphate formation in the rat cochlea?</w:t>
+                <w:t xml:space="preserve">Ototoxic and nephrotoxic drugs inhibit agonist-induced inositol phosphate formation in rat brain synaptoneurosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Récasens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-O⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (3), pp.331-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4274(90)90076-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422132v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ototoxic and nephrotoxic drugs inhibit agonist-induced inositol phosphate formation in rat brain synaptoneurosomes.</w:t>
+                <w:t xml:space="preserve">A M3 MUSCARINIC RECEPTOR COUPLED TO INOSITOL PHOSPHATE FORMATION IN THE RAT COCHLEA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Mayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bartolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rumigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0378-4274(90)90076-X⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 39, pp.1913 - 1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0006-2952(90)90609-o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422133v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbachol-induced inositol phosphate formation during rat cochlea development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bartolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47 (3), pp.229-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0378-5955(90)90154-h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K+ differentially affects the excitatory amino acids- and carbachol-elicited inositol phosphate formation in rat brain synaptoneurosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nourigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 98 (2), pp.222-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0304-3940(89)90514-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in the chemosensitivity of rat brain synaptoneurosomes to excitatory amino acids, estimated by inositol phosphate formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 7 (3), pp.257-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0736-5748(89)90030-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new quisqualate receptor subtype (sAA(2)) responsible for the glutamate-induced inositol phosphate formation in rat brain synaptoneurosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nourigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Devilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 13 (4), pp.463-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0197-0186(88)90075-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542145v1</w:t>
-              </w:r>
-[...789 lines deleted...]
-                <w:t xml:space="preserve">hal-01226761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8983,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pringos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16669-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Blay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoeckle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;eus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2012.07.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiramand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutardier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audigier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Prado-Lourenco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Gabriela Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.790608" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RSC8CQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de J&#233;sus Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20146" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7C0NH61-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20228" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2SXHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nedjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Thethi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHVCG90-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20557" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BG60B1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plachez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2004.03.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0F6RP2F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0197-0186(02)00089-X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MWD98NK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M. Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jallageas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Recasens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00759.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV0FSBB4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397707v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Receveur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Roumestant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallefont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)10208-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBHPTF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gonzalez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sassetti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(96)00102-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-611GQCRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Davos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(96)00008-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W11PZCNT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ceraline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Bhatia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.13.7354" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.7682286" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1993.tb00500.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XX0NDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(92)90152-H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DWGL32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chicheportiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Kamenka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponchant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaucourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1992.tb09397.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422128v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1991.tb06344.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00965552" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BJQ0M7K9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartolami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Mayat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-o" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNRZ04D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422132v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rumigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-O" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422133v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pujol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(90)90076-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDR63H0T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-5955(90)90154-h" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL6434Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nourigat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(89)90514-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q0Z151-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0736-5748(89)90030-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH32NFB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542145v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Devilliers" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(88)90075-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77BMP9PN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pringos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16669-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Blay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoeckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;eus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2012.07.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turrini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiramand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutardier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audigier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Prado-Lourenco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Gabriela Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.790608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RSC8CQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2SXHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de J&#233;sus Ferreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20146" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7C0NH61-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nedjar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Thethi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.062" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHVCG90-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20557" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BG60B1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plachez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2004.03.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0F6RP2F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0197-0186(02)00089-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MWD98NK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M. Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jallageas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Recasens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00759.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV0FSBB4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Receveur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Roumestant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallefont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)10208-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBHPTF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Davos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(96)00008-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W11PZCNT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sassetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(96)00102-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-611GQCRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ceraline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Bhatia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.13.7354" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.7682286" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1993.tb00500.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XX0NDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(92)90152-H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DWGL32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chicheportiche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Kamenka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaucourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1992.tb09397.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1991.tb06344.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422129v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00965552" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BJQ0M7K9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartolami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Mayat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rumigny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-O" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNRZ04D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pujol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(90)90076-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDR63H0T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-5955(90)90154-h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL6434Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nourigat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(89)90514-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q0Z151-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422135v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0736-5748(89)90030-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH32NFB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Devilliers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(88)90075-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77BMP9PN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>