--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1778,286 +1778,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomolécules du thé vert: caractérisation et recherche d'analogues de la théanine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoring GABA tone rescues hippocampal long-term depression impaired after maternal immune stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rolland</w:t>
+                <w:t xml:space="preserve">M. Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rideau Batista Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chimie du végétal et La chimie pour le végétal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">“Development, Functions and Disorders of the Nervous System”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Meeting of the 20th Biennial Meeting of the International Society for Developmental Neuroscience and the 5th Annual NeuroDevNet Brain Development Conference., Jul 2014, Montreal, Canada. pp.36-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdevneu.2015.04.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733138v1</w:t>
+                <w:t xml:space="preserve">hal-01226761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring GABA tone rescues hippocampal long-term depression impaired after maternal immune stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boubal</w:t>
+                <w:t xml:space="preserve">Biomolécules du thé vert: caractérisation et recherche d'analogues de la théanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Sebih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Development, Functions and Disorders of the Nervous System”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La chimie du végétal et La chimie pour le végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis international et Pôle chimie Balard, Jan 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226761v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3186,51 +3186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bellahouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste de Jesus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5231,311 +5231,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental switch from LTD to LTP in low frequency-induced plasticity.</w:t>
+                <w:t xml:space="preserve">Low-frequency stimulation induces a new form of LTP, metabotropic glutamate (mGlu5) receptor- and PKA-dependent, in the CA1 area of the rat hippocampus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céleste de Jésus Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (11), pp.981-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20228⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.345-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397596v1</w:t>
+                <w:t xml:space="preserve">hal-00397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency stimulation induces a new form of LTP, metabotropic glutamate (mGlu5) receptor- and PKA-dependent, in the CA1 area of the rat hippocampus.</w:t>
+                <w:t xml:space="preserve">Developmental switch from LTD to LTP in low frequency-induced plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lanté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Céleste de Jésus Ferreira</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cohen-Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janique Guiramand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Récasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (4), pp.345-60. </w:t>
+              <w:t xml:space="preserve">, 2006, 16 (11), pp.981-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397598v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiolytic properties of green tea polyphenol (-)-epigallocatechin gallate (EGCG).</w:t>
               </w:r>
@@ -8983,51 +8983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pringos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16669-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Blay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoeckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;eus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2012.07.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turrini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiramand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutardier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audigier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Prado-Lourenco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Gabriela Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.790608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RSC8CQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2SXHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de J&#233;sus Ferreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20146" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7C0NH61-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nedjar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Thethi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.062" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHVCG90-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20557" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BG60B1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plachez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2004.03.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0F6RP2F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0197-0186(02)00089-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MWD98NK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M. Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jallageas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Recasens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00759.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV0FSBB4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Receveur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Roumestant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallefont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)10208-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBHPTF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Davos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(96)00008-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W11PZCNT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sassetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(96)00102-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-611GQCRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ceraline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Bhatia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.13.7354" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.7682286" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1993.tb00500.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XX0NDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(92)90152-H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DWGL32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chicheportiche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Kamenka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaucourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1992.tb09397.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1991.tb06344.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422129v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00965552" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BJQ0M7K9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartolami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Mayat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rumigny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-O" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNRZ04D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pujol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(90)90076-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDR63H0T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-5955(90)90154-h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL6434Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nourigat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(89)90514-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q0Z151-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422135v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0736-5748(89)90030-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH32NFB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Devilliers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(88)90075-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77BMP9PN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Andreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Kayatekin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sebih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bertaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Mokrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Guiramand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pringos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cambonie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duchemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Menard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crouzin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdevneu.2015.04.105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.794680" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lopez-Crapez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tosato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mazard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16669-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Snabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2021.785727" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Blay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoeckle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;eus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jafari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829099v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Sedrine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Thevenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-018-2476-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bellahouel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.7b00036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGDN6VC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rideau Batista Novais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boubal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2013.40" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2012.07.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bernad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2011.07.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazohra Lenda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0713-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLK9F4JN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Escobar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2011.01.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP61WGZ3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.200900188" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R114HVGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556315v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turrini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiramand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutardier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2009.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audigier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Prado-Lourenco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Gabriela Gonzalez-Herrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.790608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDT2F6SJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R&#233;casens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Aimar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdulkarim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945007780618544" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64CH4HR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2007.01.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RSC8CQC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;leste de J&#233;sus Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20146" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7C0NH61-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2SXHN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nedjar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Thethi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.062" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BHVCG90-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Celeste de Jesus Ferreira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20557" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BG60B1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.05.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74PV3D26-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Plachez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2004.03.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0F6RP2F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397699v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0197-0186(02)00089-X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MWD98NK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Croce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Roch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Szafarczyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/11.9.878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M. Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jallageas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Recasens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00759.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV0FSBB4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Receveur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Roumestant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallefont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(97)10208-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBHPTF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Davos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(96)00008-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W11PZCNT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sassetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(96)00102-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-611GQCRH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ceraline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Bhatia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.13.7354" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/mend.7.2.7682286" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1993.tb00500.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28XX0NDW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422126v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(92)90152-H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6DWGL32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chicheportiche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Kamenka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Beaucourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1992.tb09397.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.1991.tb06344.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422129v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00965552" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BJQ0M7K9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163291v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bartolami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Mayat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenoir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rumigny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-O" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WNRZ04D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pujol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4274(90)90076-X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDR63H0T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-2952(90)90609-o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422131v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-5955(90)90154-h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCL6434Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nourigat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(89)90514-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q0Z151-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422135v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0736-5748(89)90030-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH32NFB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Devilliers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0197-0186(88)90075-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-77BMP9PN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>