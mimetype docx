--- v0 (2026-03-03)
+++ v1 (2026-05-08)
@@ -509,274 +509,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Endosymbiotic Bacteria on Fungal Resistance Toward Heavy Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Lupini</w:t>
+                <w:t xml:space="preserve">Manganese ferrite nanoparticle-algal cell interaction mechanisms for potential application in microalgae harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louie Lapeñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janire Peña-Bahamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Bonito</w:t>
+                <w:t xml:space="preserve">Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Daniel G. de Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.822541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clce.2022.100061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354755v1</w:t>
+                <w:t xml:space="preserve">hal-05354765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese ferrite nanoparticle-algal cell interaction mechanisms for potential application in microalgae harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louie Lapeñas</w:t>
+                <w:t xml:space="preserve">Effect of Endosymbiotic Bacteria on Fungal Resistance Toward Heavy Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Lupini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janire Peña-Bahamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Daniel G. de Luna</w:t>
+                <w:t xml:space="preserve">Gregory Bonito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.100061. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clce.2022.100061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.822541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354765v1</w:t>
+                <w:t xml:space="preserve">hal-05354755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of polyaniline coating on magnetic MoO3 and its effects on material stability and visible-light photocatalysis of tetracycline</w:t>
               </w:r>
@@ -1539,248 +1539,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-based adsorbent and photocatalyst use for pharmaceutical contaminant removal during indirect potable water reuse</w:t>
+                <w:t xml:space="preserve">Inorganic salts and organic matter effects on nanorod, nanowire, and nanoplate MoO 3 aggregation, dissolution, and photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Fanourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janire Peña-Bahamonde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pasan Bandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Clean Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41545-019-0048-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.3794-3804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EN00708K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354707v1</w:t>
+                <w:t xml:space="preserve">hal-05354764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic salts and organic matter effects on nanorod, nanowire, and nanoplate MoO 3 aggregation, dissolution, and photocatalysis</w:t>
+                <w:t xml:space="preserve">Nano-based adsorbent and photocatalyst use for pharmaceutical contaminant removal during indirect potable water reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Fanourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janire Peña-Bahamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasan Bandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.3794-3804. </w:t>
+              <w:t xml:space="preserve">npj Clean Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0EN00708K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41545-019-0048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354764v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbially-induced mineral scaling in desalination conditions: Mechanisms and effects of commercial antiscalants</w:t>
               </w:r>
@@ -2496,278 +2496,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Degradation and Biostability of Nanocomposites Based on Polysulfone with Different Concentrations of Reduced Graphene Oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Peña-Bahamonde</w:t>
+                <w:t xml:space="preserve">Functionalization of reduced graphene oxide with polysulfone brushes enhance antibacterial properties and reduce human cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janire Peña-Bahamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. San-Miguel</w:t>
+                <w:t xml:space="preserve">Verónica San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cabanelas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rahmi Ozisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 303 (2), </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.201700359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354752v1</w:t>
+                <w:t xml:space="preserve">hal-05354721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of reduced graphene oxide with polysulfone brushes enhance antibacterial properties and reduce human cytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janire Peña-Bahamonde</w:t>
+                <w:t xml:space="preserve">Biological Degradation and Biostability of Nanocomposites Based on Polysulfone with Different Concentrations of Reduced Graphene Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peña-Bahamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica San Miguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Nguyen</w:t>
+                <w:t xml:space="preserve">V. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahmi Ozisik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cabanelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.258-268. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 303 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.201700359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354721v1</w:t>
+                <w:t xml:space="preserve">hal-05354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved performance of carbon nanofiber-supported palladium particles in the selective 1,3-butadiene hydrogenation: Influence of carbon nanostructure, support functionalization treatment and metal precursor</w:t>
               </w:r>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Pe&#241;a-Bahamonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Robles-Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Jandelli Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN00403E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesis Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lupini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harout Arabaghian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Lape&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;rima Uane Soares Faria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel G. de Luna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazl.2023.100082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.822541" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2022.100061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fanourakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharona Barroga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mathew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Louie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Paudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2021.100707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rheamay Vasallo-Antonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Susman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Ballesteros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-020-00142-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyda Shakiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Astete" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ansari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Shaffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hase Gracioso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Karolski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Bacaro Borrego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Aquino Perpetuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd9210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasan Bandara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-019-0048-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00708K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bandara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Bahamonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65534-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Bao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.11.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasan Chinthana Bandara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tapire Nadres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2019.100967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica San-Miguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baselga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gedler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0400-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San-Miguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabanelas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201700359" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica San Miguel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmi Ozisik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachiller-Baeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillejos-L&#243;pez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero-Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CSHF39T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaqu&#237;n Atencia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozuelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Tarazona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendicuti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janire Pe&#241;a-Bahamonde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Robles-Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Jandelli Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN00403E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genesis Herrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lupini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harout Arabaghian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03923" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louie Lape&#241;as" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;rima Uane Soares Faria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel G. de Luna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazl.2023.100082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2022.100061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.822541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Fanourakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharona Barroga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Mathew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Louie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Paudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2021.100707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rheamay Vasallo-Antonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Susman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio Ballesteros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-020-00142-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheyda Shakiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Astete" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ansari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Shaffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandi Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hase Gracioso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Karolski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Bacaro Borrego" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Aquino Perpetuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd9210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00708K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasan Bandara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-019-0048-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115863" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bandara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pe&#241;a-Bahamonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65534-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunzheng Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Bao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.11.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasan Chinthana Bandara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tapire Nadres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2019.100967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica San-Miguel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baselga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gedler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.05.072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-018-0400-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica San Miguel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmi Ozisik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San-Miguel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabanelas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201700359" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachiller-Baeza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillejos-L&#243;pez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero-Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CSHF39T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaqu&#237;n Atencia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozuelo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Tarazona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendicuti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>