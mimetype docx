--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jannick RUMEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.102574. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Embedding: A Fine-Tuned Language Model Approach for Accurate Polymer Glass Transition Temperature Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodical approach to interface design: Role of sizing in the micro-mechanical performance and durability of basalt fibers-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.102467. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Design of LIonomers to the Development of Maleic Anhydride‐Grafted‐Polypropylene ( PPgMA ) Microcellular Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228 (22), pp.110883. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.56825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the formation of hydantoin in aspartate-based polyurea networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Klucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2025.109102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between micro mechanical analyses and macro-scale mechanical properties of PPS/basalt fiber composites designed from commingled yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmara Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108894. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polypropylene compositions and processing conditions on its aging resistance under tropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of self-healable epoxy-amine-ionic liquid thermosets using poly(urea- formaldehyde) microcapsules containing epoxy prepolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.113233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation of Recyclable Epoxy-anhydride Networks Combining Metallic Ionic Liquid (MIL) and Epoxidized IL-Based Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (22), pp.13916-13926. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c02965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionomers versus Zn-Ionomer: A new route for the preparation of microcellular foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.112928. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.112928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new continuous phosphate glass fibers intended for structural engineering applications: Structure/property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38, pp.102260. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational flow mixing: A novel innovative approach to elaborate high-performance SBR-based elastomer compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.5051-5061. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/arh-2023-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphonium‐based ionic liquids on the structuration and physical properties of LIonomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (47), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.54709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if designing superhydrophobic polymer surfaces turned out to be very simple?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.103072. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for disassembly of composites and thermoset by using cleavable ionic liquid monomers as molecular building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 264, pp.110899. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIonomers-New Generation of Ionomer: Understanding of Their Interaction and Structuration as a Function of the Tunability of Cation and Anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.370. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15020370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing the in-situ chemical reaction at interfaces of molten polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.105640. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Salt for Enhanced Interfacial Shear Strength in Polyphenylene Sulfide/Ex-PAN Carbon Fiber Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.3692. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14173692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Design of Multifunctional Degradable Epoxy Thermosets to Their End of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (33), pp.11004-11015. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the elongational rheological behaviour at interfaces of immiscible polymer melts using dilational tensiometry: effect of viscosity and temperature on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (8-9), pp.613-636. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-022-01364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Dynamic Response Properties of Nonlethal Projectiles for Injury Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boumdouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalel Eddine Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Oukara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (50), pp.47129-47147. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c06265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: A Versatile Platform for the Design of a Multifunctional Epoxy Networks 2.0 Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.101581. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis of Physical and Chemical CO 2 Absorption by Tri- and Tetraepoxidized Imidazolium Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Wylie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (47), pp.9901-9910. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c06630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Design of Novel Tri- and Tetra-Epoxidized Ionic Liquid Monomers to the End-of-Life of Multifunctional Degradable Epoxy Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Wylie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (47), pp.15450-15466. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Characterization of Tailored Polyurethane Foams for Shock Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumdouha Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safidine Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudiaf Achraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Houssém</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchet-Rumeau Jannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2206. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12042206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Interfacial Shear and Dilational Rheology of Polymer Systems: From Fundamentals to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.2844. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14142844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Nanodots from Sugarcane Syrup, and Their Incorporation into a Hydrogel-Based Composite to Fabricate Innovative Fluorescent Microstructured Polymer Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp.553. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels8090553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Characterization of Randomly Oriented Alfa Fibers Reinforced Epoxy‐Amine Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404 (1), pp.2200057. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202200057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the dynamic behaviour of loaded polyurethane foam free fall investigation and evaluation of microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boumdouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitouni Safidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (5-6), pp.3365-3381. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-08963-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Epoxy Thermosets Organic-Inorganic Hybrid Nanomaterials Derived from Imidazolium Ionic Liquid Monomers and POSS®Ph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.550. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alfa fiber loading on the mechanical, physical and dielectric properties of epoxy-amine composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (23), pp.3563-3573. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221119269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Halawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardok. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Kobera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.123507. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Level Investigation of Cycloaliphatic Epoxidised Ionic Liquids as a New Generation of Monomers for Versatile Poly(Ionic Liquids)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kit-Ying Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (9), pp.1512. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13091512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of liquid metal dealloying and etching of porous FeCr by X-ray tomography and X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101125. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology testing of molten polymer systems: Effect of molecular weight and temperature on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.107280. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced mechanical and thermal properties of ionic liquid core/silica shell microcapsules-filled epoxy microcomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.124182. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Ionic Liquid-Grafted Metal-Oxo Nanoclusters – Design of Nanostructured Hybrid Organic-Inorganic Polymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.123721. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric behaviour of an epoxy network cured with a phosphonium-based ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.123645. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Epoxy Thermosets Derived from a Bisimidazolium Ionic Liquid Monomer: An Experimental and Modeling Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Radchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Searles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (32), pp.12208-12221. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c03832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaliphatic epoxidized ionic liquids as new versatile monomers for the development of shape memory PIL networks by 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Radchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (34), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0py00704h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of poly(ethylene glycol)-based networks obtained by cationic ring opening polymerization of neutral and 1,2,3-triazolium diepoxy monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona M Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1894-1905. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9PY01923E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinylester / glass fiber interface: Still a key component for designing new styrene-free SMC composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénéthuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.108037 -. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Role of the Dispersion of carbon nanotubes (CNTs) within Epoxy Networks on their ability to Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Golanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion resistance of porous ferritic stainless steel produced by liquid metal dealloying of Incoloy 800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidemi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.108468. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of FeCr‐Based Composite Materials Elaborated by Liquid Metal Dealloying towards Bioapplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.2000381. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202000381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Tunable Epoxy–Amine Network: Reaction Mechanism and Final Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Halawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.3602-3613. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral oligomeric silsesquioxane-supported ionic liquid for designing nanostructured hybrid organic-inorganic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ladavière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ecorchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.332-337. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Fluorinated IL as an Interfacial Agent in P(VDF-CTFE)/Graphene Composite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1181. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9081181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of the structuration of ionic liquids in a copolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.97 - 106. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost high specific surface architectured nanoporous metal with corrosion resistance produced by liquid metal dealloying from commercial nickel superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelled electrolyte containing phosphonium ionic liquids for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Guillermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.435. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano8060435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dependence of cations and anions to building the polar phase of PVDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.236-248. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-PAN carbon fibers vs carbon nanotubes fibers: From conventional epoxy based composites to multiscale composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization by X-ray tomography and EBSD of porous FeCr produced by liquid metal dealloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.166-172. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic PMMA/nanosilica interfaces from grafting ionic liquids under supercritical CO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Fedosse Zornio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForce QNM AFM study of chitin-silica hybrid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiy Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Belamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.139. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr-Ag composites and porous NiCr obtained by liquid metal dealloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 707, pp.251 - 256. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Thermosets from Cardanol-based Epoxy Prepolymer and Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M. O. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (9), pp.8429 - 8438. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual functions of ILs in the core-shell particle reinforced epoxy networks: Curing agent vs dispersion aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.30 - 38. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of Epoxy/Ionic Liquid Networks with Thermoplastics Based on Poly(2,6-dimethyl-1,4-phenylene ether) (PPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.1153 - 1164. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyvinylidene fluoride electrospun fiber orientation on neural stem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (8), pp.2376 - 2393. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.33778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2-Ionic Liquids: A Successful Wedding To Prepare Biopolymer Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Sar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.461-470. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.186-193. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of new epoxy networks swollen with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.56193-56204. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra08824d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2,3-Triazolium-Based Epoxy-Amine Networks: Ion-Conducting Polymer Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1168-1174. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201600018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM PeakForce QNM mode: Evidencing nanometre-scale mechanical properties of chitin-silica hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiy Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Belamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids: A New Route for the Design of Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.481-490. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing nanomechanical properties with AFM to understand the structure and behavior of polymer blends compatibilized with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.96421-96430. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra18492h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioresorbable Hydrophilic-Hydrophobic Electrospun Scaffolds for Neural Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalba Andreina Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.3172-3187. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr - Ag composites and porous NiCr obtained by liquid metal dealloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 707, pp.251 - 256. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.4581-4590. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids-lignin combination: an innovative way to improve mechanical behaviour and water vapour permeability of eco-designed biodegradable polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1989-1998. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra11919c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Capsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.1120-1130. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc filler combination: morphology, thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Greenhill-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.46197-46205. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra00816f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers and Ionic Liquids: A Successful Wedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Nhan Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.359-368. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201400425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium ionic liquids as new compatibilizing agents of biopolymer blends composed of poly(butylene-adipate-co-terephtalate)/poly(lactic acid) (PBAT/PLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.59082-59092. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra10241c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification routes of synthetic talc: Influence on its nucleating power and on its dispersion state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.107-118. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids: A new way for the compatibilization of thermoplastic blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.513-524. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chain extension on the crystallization behavior of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.616-625. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ionic Liquid Modified Synthetic Layered Silicates on Thermal and Mechanical Properties of High Density Polyethylene Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201300228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of Polypropylene/ Polyamide 6 Blends Using New Synthetic Nanosized Talc Fillers: Morphology, Thermal, and Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Greenhill-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.40453. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2-organosilane mixtures for modification of silica: Applications to epoxy prepolymer matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic catalytic effect of carbon nanotubes and polyethersulfone on polymerization of glassy epoxy-based systems - isothermal kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 590, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer by Layer H-Bonded Assembly of P4VP with Various Hydroxylated PPFS: Impact of the Donor Strength on Growth Mechanism and Surface Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.10740-10750. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la502370h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healable Interfaces Based on thermo-reversible Diels-Alder Reactions in Carbon Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 430, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2-ionic liquids: Green combination for preparing foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhàn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 240, pp.534-540. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured thermosets from ionic liquid building block–epoxy prepolymer mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (53), pp.28099-28106. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA03643C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of new layered silicates based on ionic liquids: improvement of thermal stability, mechanical behaviour and water permeability of PBAT nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Sar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.26452-26461. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA02143F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.3463-3471. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of ionic liquids in a poly(butylene-adipate-co-terephthalate) matrix: its influence on the water vapour permeability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.3758-3762. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc00969j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Epoxy/Jeffamine networks modified with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10.1002/app.39834. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of new synthetic talc as reinforcing nanofillers for polypropylene and polyamide 6 systems: thermal and mechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneously and gradually anchored self-assembled monolayer by tunable vapor phase-assisted silanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.10497-10507. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra41471j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled shear-induced molecular orientation and crystallization in polypropylene/talc microcomposites - Effects of the talc nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.2764-2775. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New epoxy systems based on ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah B. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.2123-2129. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the nanoscale structure of clay epoxy nanocomposites by tuning the physicochemical and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana P. Sollymossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83-84, pp.244-252. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfluorinated mercaptoalcohol as a H-bond modifier of poly(2,3,4,5,6-pentafluorostyrene) (PPFS) enhancing miscibility of hydroxylated-PPFS with various acceptor polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Vuluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Crousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (15), pp.3757-3766. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of epoxy/MCDEA networks modified with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.60-66. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancake' vs. brush-like regime of quaternizable polymer grafts: an efficient tool for nano-templating polyelectrolyte self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.715-725. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06362f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning h-bond capability of hydroxylated-poly(2,3,4,5,6-pentafluorostyrene) grafted copolymers prepared by chemoselective and versatile thiol-para-fluoro &amp;quot;click-type&amp;quot; coupling with mercaptoalcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.3452-3460. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.26136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of supercritical CO2 and ionic liquids for the preparation of fluorinated nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 369, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.11.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of interfacial properties by ionic liquids in a fluorinated matrix based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch foaming of chain extended PLA with supercritical CO(2): Influence of the rheological properties and the process parameters on the cellular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.177-188. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO(2)-ionic liquid mixtures for modification of organoclays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2010.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids: structuration agents in a fluorinated matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.3589-3591. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc04273k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of ionic liquids in fluorinated matrix: Influence on the mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of new surfactants based on ionic liquids: Improvement of thermal stability and mechanical behaviour of high density polyethylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.555-562. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2010.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt strengthening of poly (lactic acid) through reactive extrusion with epoxy-functionalized chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-011-0538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Epoxy/MCDEA Networks Modified with Imidazolium-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenther Bluma Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.826-834. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201000388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Processing Conditions and Physicochemical Interactions on Morphology and Fracture Behavior of a Clay/Thermoplastic/Thermosetting Ternary Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3632-3642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nanocomposite foams in supercritical carbon dioxide. Part I: Effect of surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh van Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew K. Whittaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3436-3444. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on different ionic liquids used as surfactants: Effect on thermal and mechanical properties of high density polyethylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Nhan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.424-433. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cloisite 30B with fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoageing behaviour of epoxy nanocomposites: Comparison between spherical and lamellar nanofillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlat-Therias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (10), pp.1786-1792. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiovis: monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crystalline lamellae orientation impact on the properties of semi-crystalline polymer-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1966-1975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of new formulations for the rotational molding based on ethylene-propylene copolymer/graphite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.723-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dispersion state on PMMA-Epoxy clay ternary blends: in situ and final morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (14), pp.4075-4086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics modeling of the reaction for an Epoxy/PMMA/MMT ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rubbery epoxy/organoclay hectorite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (12), pp.824-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical and viscoelastic properties of rubbery epoxy-organoclay montmorillonite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (6), pp.3547 - 3552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay dispersion and aspect ratios in polymer-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of mica/epoxy nanocomposites by ultrasound mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (3), pp.1420-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the structure and dispersion in polymer-layered silicate nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (23), pp.9661-9669. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma051249+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy/montmorillonite nanocomposites: influence of organophilic treatment on reactivity, morphology and fracture properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (26), pp.12267-12278. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of polypropylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.163-167. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-3910(03)00179-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of rubbery epoxy by carbon nanofibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Melt to Solid-State Rheology: Understanding the Effect of Gas Content on the Morphology and Mechanical Properties of HDPE Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists’ Day 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Thermoplastic/Thermoset Blends: Strategies, Challenges, and Perspectives for Advanced Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Online Conference on Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational flow mixing: A novel innovative strategy to improve dispersion state and energy process sobriety of carbon black-filled rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Global Conference on Polymers, Plastics &amp; Composites (PPC-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovinc International, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMMA, PMMA-choc et PMMA-liquide ionique : modification des performances mécaniques en volume et lors de contacts confinés par nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Escallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kékicheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being repairable as one of the features of sustainable polymers for circular economy – Illustration for high performances thermoset matrices’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced rheological and physicochemical characterization and their correlation with morphology for microcellular HDPE foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chain extension on the melt strength properties of 3D printed high-performance polyphtalamides using fused granulate fabrication (FGF) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Polymer Meeting (PM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Influence of Supercritical Nitrogen Content on the Microstructure and Creep Behavior of HDPE Foams Produced by MuCell Injection Molding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE FOAMS® 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE’s Thermoplastic Materials &amp; Foams division, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Billon-Lanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyl chloride : A new material for tomorrow or how can it contribute to circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for sustainable future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the batch foaming behavior of high-density polyethylene with supercritical nitrogen as the blowing agent: effect of process parameters on morphology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Meeting of the Polymer Processing Society, PPS-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ferrol, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Polyethylene Brushes on Silica: From Grafted Brushes Models to Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC Congress on Polymer Brushes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPF/ AIM, Jun 2024, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Ionic Liquids as efficient catalytic curing agents of epoxy prepolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ecorchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for sustainable future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get a surface structuration through a simple process of polymer manufacturing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Teissoniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials &amp; Surfaces conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAL IONIC LIQUIDS (MILS) AS EFFICIENT CATALYTIC CURING AGENTS OF EPOXY PREPOLYMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ecorchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce by 2 the manufacturing time of on-board 70 MPa H2 CPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2024 - The 24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydrogen Energy (IAHE), Jun 2024, Tulum, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a hydrogen onboard 70 MPa Composite Pressure Vessel with a new Ionic Liquid Epoxyde matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials for Academia and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale Nantes, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVC : a material of tomorrow? 85th Prague Meeting on Macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Sustainable Future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid Metal-Oxo Clusters as Fire Retardants of Thermoset Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flame Retardant Materials &amp; Technologies 8th ISFRMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How THermosetting based composites could contribute to circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP Section EST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polychar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, TERNI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Ionic Liquid Epoxy Monomer and Their Self-Healing Application in Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for disassembly of composites by using cleavable ionic liquid monomers as molecular building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNEY OVER SMART EPOXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Ionic Liquids and Polymers for designing new generation of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of ionic liquid epoxy monomer and their self healing application in epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : Key Components for Multifunctional Nanocomposites and hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ionic liquids and polymers for designing new generation of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Centre Nanostructured Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LODZ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres de fabrication additive du polypropylène recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sol-gel chemistry, metal oxo-clusters and ILs for nanostructured networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lodz (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New epoxy-ionic liquids networks as matrices of carbon fiber-based composites of type IV hydrogen pressure vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Surface Tensions of Molten Polymers: Influence of the surface rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the Polymer Processing Society (PPS-38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St. Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials based on the combination of Ils and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids : What is it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EPF Summer School ‘Polymers &amp; Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids : New plasticizers and flame retardant for PVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to repair thermosetting based composites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the structure-properties relationship of polyuréthanes-urea networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymeric Soft Matter, ISMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, POZNAN, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure-properties relationships of polyurethane-urea networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIonomers : New materials based on the combination of Ils and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology as a powerful tool to probe surfaces, interfaces and interphases in immiscible polymer systems: effect of molecular weight and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Surfaces, Interfaces and Interphases, Elsevier, Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multifunctional degradable epoxy thermosets : from design to the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the elongational behaviour at interfaces of immiscible polymer systems using the dilational tensiometry: Effect of viscosity and temperature on the interfacial rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model experiments for the interfacial shear rheology of molten polymer systems using a novel biconical rheological setup.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIonomers : New materials based on the combination of Il and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, FUKUOKA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing reaction at polymer/polymer interface : Effect of temperature and molecular weight on the interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing reaction at polymer/polymer interface : Effect of temperature and molecular weight on the interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, SEVILLA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Shape Memory Networks based on a cycloaliphatic Epoxidized Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d’études des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing reaction at polymer/polymer interface: Effect of temperature and molecular weight on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Platform For The Development of a New Functional Epoxy Networks as Smart Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Corrosion Congress (Eurocorr congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: A New Versatile Platform For The Design of a New Multifunctional Epoxy Networks 2.0 Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to repair thermoset based composites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyong Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Thermosetting based materials could contribute to circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilational rheology for probing the elongational relaxation behaviour of molten polymer systems: Effect of viscosity and temperature on the surface /interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference of the Polymer Processing Society, PPS-37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionomers: New materials based on the combination of IL and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Multifunctional Epoxy-amine Networks based on Ionic Liquid Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid-based Organic-Inorganic Nano-objets for Polymer Networks Nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Structuration for New Slippery Polymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Teissoniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, ANTIBES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du comportement mécanique en compression statique et à l’impact de mousses polyuréthane denses à partir de leur formulation’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumdouha Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Self-Healable Epoxy-Amine/Ionic Liquid Network from Poly(Urea-Formadelhyde) Microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des relations structure – propriétés de réseaux polyurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Klucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées d’Etude des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measuring setup for characterizing the interfacial rheology of molten polymer systems: effect of molecular weight and temperature on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists days, YRD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Giron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of interfaces in PPS/Basalt composites for Enhanced Interfacial Shear Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer and Mediterranean Fiber International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, BEJAIA, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a Photopolymerizable Cycloaliphatic Epoxidized IL: A Promising 3D Printing Monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des relations structure-propriétés de polyuréthanes-urées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées d’études des polymères-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Iles de PORQUEROLLES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilational Rheology for probing the elongational relaxation behavior of molten polymer systems : Effect of viscosity and temperature on the surface/interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model experiments for the interfacial shear rheology of molten polymer systems using a novel biconical rheological setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference of the Polymer Processing Society, PPS-36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Mechanical and Thermal Properties of Epoxy Composites filled with new ionic liquid core/silica shell microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to a New Generation of Multifunctional Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandesteene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crohare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measuring setup for charcaterizing the interfacaila rheology of molten polymer systems : effect of molecular weight and temperature on the interfacail properties,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Giron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe . Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandesteene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crohare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Center Nanostructured Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de reseaux époxy-Différentes voies possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIREM Nanomatériaux Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metal-oxo clusters and ionic liquids for modifying polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IMC Workshop on Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pragu, Czech Republic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of superhydropohbic surfaces of thermoplastics via solvent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to new Epoxy-Amine Networks with functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Supported Ionic Liquid-Polyhedral Oligomeric Silsesquioxanes (SIL-POSS) for the Design of Nanostructured Epoxy-amine Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10thECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, San sebastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Monomers to Epoxy-amine Networks with Functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials (ILMAT-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCr composites : liquid metal dealloying process and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elyt worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, SENDAI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre/Matrix Interface : A still key component in new SMC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Benethuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International colloqium of the French Polymer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM A NEW GENERATION OF IONIC LIQUID MONOMERS TOWARDS THERMOSETTING EPOXY POLYMERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloqium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ionic Liquid Core/Silica Shell Nanocapsules : New Healing Reagent in Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Réseau ECOCHEM CHINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, PALERMO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of superhydrophobic surfaces of thermoplastics via solvent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion (CR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behavior and morphology of epoxy-amine matrix designed by polyhedral oligomeric silsesquioxane-supported imidazolium ionic liquid (IL- g-POSSPh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement Français des Polymères (GFP) 2019 - 48e International Colloqium of the French Polymer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interfacial agent for enhanced interfacial shear strength in PPS/Carbon composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Epoxy-Amine Networks with Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Capeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Borba Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019 Congress : European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber/matrix interface: a key component in a self-reinforced polypropylene composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre/Matrix Interface : A key component for the composite materials durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Benethuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation Congress EPF2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Interfacial agents for enhanced interfacial shear strength in PPS/Basalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Adhesion Conference and 4th Luso-Brazilian conference on Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning polymer membranes based on biobased and biodegradable polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: versatility and potential as interfacial agents for designingIonic Liquids: versatility and potential as interfacial agents for designing physicochemical interactions and tailoring morphology and properties of nanofilled polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagenano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, BILBAO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric elastomer for stretchable sensors: influence of the design and material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2214443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: new multifunctional agents for design pf polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2014 27th International Symposium on Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2014 - 27th International Symposium on Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured epoxy networks: Different routes for nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio LatinoAmericano de polimeros / XII Congresso IberoAmiricano de Polimeros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Porto de Galinhas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes as Nanofillers and Yarn-Like Fibers in Epoxy Matrices for Designing Advanced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPO2014 'Nanocomposites &amp; Biocomposites'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rehovot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites : Quelles réalités ? Que faut-il en attendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotube-based Nanocomposites: Effect of Dispersion on Release during Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Golanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel route for the compatibilization of polymer blends using ionic liquids: role of the counteranion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2013 - POLYMERS &amp; IONIC LIQUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, GARGNANO - LAKE GARDA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nanotalc fillers as compatibilizers of PP/PA6 blends: thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROFILLERS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for the compatibilization of polymer blends using ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e colloque du Groupe Français des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP and BPG, Nov 2013, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-Induced Crystallization in Polypropylene/Talc Nanocomposites : Kinetics and Crystalline Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society Americas Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Thermoset Matrices of Composites From Nanostructuration Strategies to Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNP Industrial Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites based MWCNTs and Epoxy Matrix:Effect of Dispersion State on Rheology of suspensions and Release during wear for Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocarbon Composites'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Thermosets for Advanced Composites and Coatings: From Chemistry to Safety Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNP Industrial Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IonicLiquids as new multifunctional agentsfor design of polymer materials with enhancedphysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Biomatpro Journée Liquide Ionique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline orientation in the polymer matrix of micro-composite resulting from both nucleating platelet fillers and strain field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Polymer Crystallization under Conditions Relevant to Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of polypropylene/synthetic talc nanocomposite - Characterization of the nucleating effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society Americas Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et utilisation de gradients de mouillabilité pour contrôler la nanostructuration de copolymères à blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Polymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 5th Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gragnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted polyelectrolytes with various conformations : a well-suited means of templating LbL self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différents talcs sur la cristallisation du polypropylène isotactique sous cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46eme colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic Nanomaterials and Nanocomposites : Self-Assembling, Crystallization and Polymer Confinement Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in and Potential of Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of one-component wettability gradient surfaces to control thin film block copolymer nano-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Polymer Science (FPS), Second International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Induced Crystallization of PP-Talc nanocomposites : influence of the talc nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Thermosets: From Self-Assembling of Supramolecular Units and Organic/Inorganic Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FBPOL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Polymer Networks from Self-Assembly of Organic-Inorganic Nanobuilding Blocks and Supramolecular Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conf. EPF 2011 - European Polymer Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic Nanomaterials & Nanocomposites: Self-Assembling, Crystallization, and Polymer Confinement Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Potential in Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Schluchsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greffage d'organosilanes via une approche expérimentale simple et robuste pour contrôler l'orientation de films nanostructurés de copolymères à blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées d'Etudes des Polymères (JEPO 39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Eppe-Sauvage (Nord), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode contrôlée de dépôt d'organosilanes en voie vapeur : Application à la génération de gradient de mouillabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembling Processes of Organic-Inorganic Nanobuilding Blocks and Supramolecular Units as New Routes for Nanostructured Polymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2011, XII GEP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Thermoset Matrices of Composites From Nanostructuration Strategies to Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différents talcs sur la cristallisation du polypropylène isotactique sous cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39 ème journées d'étude des polymères JEPO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de gradients moléculaires pour générer des surfaces à nanostructuration contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Adhésion (JADH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tregastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Interfacial Agents Tethered on Lamellar Silicates for Tailoring Morphology and Properties of Nanofilled Polymers : Different Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Thermoset Matrices of Composites From Nanostructuration Strategies to Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX CONVEGNO ITALIANO DI SCIENZA E TECNOLOGIA DELLE MACROMOLECOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Terny, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liquides Ioniques dans les polymères : où en est on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur Les Liquides Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation sous cisaillement de nanocomposites PP/Talcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45eme colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt strengthening of poly (lactic acid) through branching by reactive extrusion with epoxy-functionalized chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussage de polyesters bio-sourcés par CO2 superctritique : contrôle du compromis allégement de structure/propriétés mécanqiues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liquides Ioniques : de nouveaux surfactants pour les nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur Les Liquides Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical foaming of biosourced polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux Polymères Multifonctionnels - Stratégies de Nanostructuration de Polymères par des Nano-Objets Préformés ou Générés In-Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary blends based on epoxy matrix, nanoclay and PMMA. Influence of dispersion conditions on structures formation and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Nanostructured and Functional Polymer-Based Materials and Nanocomposites (NanoFun-Poly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Polymer Scientists Conference and 6th Short Course on Nanostructured Polymer Materials: From Chemistry to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification, Degradation and Stabilisation of Polymers, MoDeSt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et gestion des interfaces nanoparticules/polymères dans les procédés d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chimie et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic nanocomposites: From interfacial interaction design and mixing process conditions to gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMAT 2007, 4th International Conference on Science and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, mechanical and viscoelastic properties of rubbery epoxy/organoclay montmorillonite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de Chimie de l'Ecole Militaire Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bordj El Bahri, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMMA-Epoxy-Clay ternary blends. Influence of dispersion on morphologies at different scales and on properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Knott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Australian Polymer Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMMA- epoxy- clay ternary blend: Synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nanostructured and Functional Polymer-Based Materials and Nanocomposites (NanoFun-Poly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faut-il (que peut-on) attendre des nanocomposites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journéees de l'innovation du CFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des charges lamellaires dans les thermoplastiques : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites, JNC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites foams: Design of nanocomposites foamed under supercritical CO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dispersion mechanism and influence of PMMA on PMMA/epoxy/clay ternary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Microsymposium Nanostructured Polymers and Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ generated hybrid silicate phase improving thermomechanical properties of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by injection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sélection des étudiants pour le chapter France SAMPE, Society for the Advancement of Material and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by njection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe. 28th International Conference and Forums (SEICO 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of semi-crystalline polymer-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites foams from supercritical C02 processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rubbery epoxy/nanoclay hectorite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Arab International Conference on Polymer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hurghada, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Techniques SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, La Seyne-sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Etude des Polymères, JEPO35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nanocharges lamellaires pour des nanocomposites destinés à des applications barrière et structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Argiles. Charges lamellaires et nanocomposites: où en est-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of polystyrene/organoclay nanocomposites foams from SC CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICME 2007, Trento Innovation Conferences in Materials Engineering, 1st Meeting: Advances in Polymers, Composites and Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of clay on morphology, mechanical and thermal properties of rubbery epoxy-amine-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanostructured textiles for fire resistance and barrier effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Techtextil Symposium for Technical Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Process-Property Relationships in HDPE Microfoams: Impact of Supercritical Nitrogen on Morphology, Creep Behavior, and Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE FOAMS® 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Analysis of Physical and Chemical CO2 Absorption by Tri- and Tetra-epoxidized Imidazolium Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Wylie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress on Ionic Liquids - COIL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Surface Tensions of Molten Polymers : Influence of the surface rheological properties PPS-38 38th International Conference of the Polymer Processing Society,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, St GALLEN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology as a powerful tool to probe surfaces, interfaces and interphase in immiscible polymer systems : effet of molecular weight and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Surfaces, Interfaces and Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials requirements for future Gas Insulated Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Polymer Federation Summer School - Transport Phenomena in Polymers and Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gargnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lamellar silicate-Modified Epoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epoxy-Polymers New Materials and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.159-183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange of Functional Modifications on the Clay Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Nanocomposites: Advances in Filler Surface Modification Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.107-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites à nanocharges lamellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. AM3-323</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions TI, pp.1-15, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid-curing, low-temperature composition for the production of pressurised tanks made of a composite material for the on-board storage of hydrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023217934A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUICK COOKING AND LOW TEMPERATURE COMPOSITION FOR THE MANUFACTURE OF PRESSURE TANKS IN COMPOSITE MATERIAL FOR THE ON-BOARD STORAGE OF GASEOUS HYDROGEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3135459A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé, à base de solvants « verts », en vue de la production de films ou fibres de polyéthylène ou de polypropylène présentant des propriétés de superhydrophobie en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : N°EP21315240.8. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau pour l'isolation électrique et procédé de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/141280 A1. Extension US Patent App. 17/296,598,. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable and biosourced polymeric material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO EP FR FR3060014B1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At least partially biosourced epoxide material, and method for the preparation therof’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017FR51446 20170608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBROUS MATERIALS INCORPORATING AMYLOID PROTEINS AND PROCESS FOR MANUFACTURING SAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016203166. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid-curing, low-temperature composition for the production of pressurised tanks made of a composite material for the on-board storage of hydrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId804"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jannick RUMEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCASL: Counterexamples to comparative analysis of scientific literature—Application to polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.102574. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2026.102574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Score Reinforcement Learning for High-Tg Polyimide Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Embedding: A Fine-Tuned Language Model Approach for Accurate Polymer Glass Transition Temperature Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.5c02469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodical approach to interface design: Role of sizing in the micro-mechanical performance and durability of basalt fibers-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.102467. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Design of LIonomers to the Development of Maleic Anhydride‐Grafted‐Polypropylene ( PPgMA ) Microcellular Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228 (22), pp.110883. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.56825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the formation of hydantoin in aspartate-based polyurea networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Klucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109102. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2025.109102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between micro mechanical analyses and macro-scale mechanical properties of PPS/basalt fiber composites designed from commingled yarns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Castro Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmara Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108894. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation of Recyclable Epoxy-anhydride Networks Combining Metallic Ionic Liquid (MIL) and Epoxidized IL-Based Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (22), pp.13916-13926. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c02965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionomers versus Zn-Ionomer: A new route for the preparation of microcellular foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.112928. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.112928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new continuous phosphate glass fibers intended for structural engineering applications: Structure/property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 38, pp.102260. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the effect of material stiffness and wall thickness on the mechanical properties of ankle-foot orthoses manufactured by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-024-00717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polypropylene compositions and processing conditions on its aging resistance under tropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of self-healable epoxy-amine-ionic liquid thermosets using poly(urea- formaldehyde) microcapsules containing epoxy prepolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.113233. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphonium‐based ionic liquids on the structuration and physical properties of LIonomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (47), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.54709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational flow mixing: A novel innovative approach to elaborate high-performance SBR-based elastomer compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Parajua-Sejil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.5051-5061. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/arh-2023-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if designing superhydrophobic polymer surfaces turned out to be very simple?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.103072. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIonomers-New Generation of Ionomer: Understanding of Their Interaction and Structuration as a Function of the Tunability of Cation and Anion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.370. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15020370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for disassembly of composites and thermoset by using cleavable ionic liquid monomers as molecular building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 264, pp.110899. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing the in-situ chemical reaction at interfaces of molten polymer systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.105640. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the dynamic behaviour of loaded polyurethane foam free fall investigation and evaluation of microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boumdouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitouni Safidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (5-6), pp.3365-3381. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-08963-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Epoxy Thermosets Organic-Inorganic Hybrid Nanomaterials Derived from Imidazolium Ionic Liquid Monomers and POSS®Ph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.550. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alfa fiber loading on the mechanical, physical and dielectric properties of epoxy-amine composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (23), pp.3563-3573. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221119269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Salt for Enhanced Interfacial Shear Strength in Polyphenylene Sulfide/Ex-PAN Carbon Fiber Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.3692. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14173692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Design of Multifunctional Degradable Epoxy Thermosets to Their End of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (33), pp.11004-11015. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the elongational rheological behaviour at interfaces of immiscible polymer melts using dilational tensiometry: effect of viscosity and temperature on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (8-9), pp.613-636. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-022-01364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on the Dynamic Response Properties of Nonlethal Projectiles for Injury Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Boumdouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalel Eddine Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Oukara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (50), pp.47129-47147. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c06265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: A Versatile Platform for the Design of a Multifunctional Epoxy Networks 2.0 Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.101581. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2022.101581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Analysis of Physical and Chemical CO 2 Absorption by Tri- and Tetraepoxidized Imidazolium Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Wylie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (47), pp.9901-9910. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c06630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Characterization of Tailored Polyurethane Foams for Shock Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumdouha Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safidine Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudiaf Achraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Houssém</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchet-Rumeau Jannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.2206. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12042206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Design of Novel Tri- and Tetra-Epoxidized Ionic Liquid Monomers to the End-of-Life of Multifunctional Degradable Epoxy Thermosets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Wylie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agílio Pádua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (47), pp.15450-15466. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in the Interfacial Shear and Dilational Rheology of Polymer Systems: From Fundamentals to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.2844. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14142844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Carbon Nanodots from Sugarcane Syrup, and Their Incorporation into a Hydrogel-Based Composite to Fabricate Innovative Fluorescent Microstructured Polymer Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp.553. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels8090553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Characterization of Randomly Oriented Alfa Fibers Reinforced Epoxy‐Amine Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404 (1), pp.2200057. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202200057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric behaviour of an epoxy network cured with a phosphonium-based ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.123645. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoset-thermoplastic-ionic liquid ternary hybrids as novel functional polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Halawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardok. Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Kobera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.123507. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular-Level Investigation of Cycloaliphatic Epoxidised Ionic Liquids as a New Generation of Monomers for Versatile Poly(Ionic Liquids)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kit-Ying Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 13 (9), pp.1512. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13091512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of liquid metal dealloying and etching of porous FeCr by X-ray tomography and X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.101125. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2021.101125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology testing of molten polymer systems: Effect of molecular weight and temperature on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.107280. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced mechanical and thermal properties of ionic liquid core/silica shell microcapsules-filled epoxy microcomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.124182. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.124182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Ionic Liquid-Grafted Metal-Oxo Nanoclusters – Design of Nanostructured Hybrid Organic-Inorganic Polymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.123721. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of FeCr‐Based Composite Materials Elaborated by Liquid Metal Dealloying towards Bioapplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.2000381. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202000381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Epoxy Thermosets Derived from a Bisimidazolium Ionic Liquid Monomer: An Experimental and Modeling Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Radchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Searles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (32), pp.12208-12221. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c03832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaliphatic epoxidized ionic liquids as new versatile monomers for the development of shape memory PIL networks by 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Radchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (34), pp.5475-5483. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0py00704h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of poly(ethylene glycol)-based networks obtained by cationic ring opening polymerization of neutral and 1,2,3-triazolium diepoxy monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona M Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1894-1905. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9PY01923E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinylester / glass fiber interface: Still a key component for designing new styrene-free SMC composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bénéthuilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 190, pp.108037 -. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Role of the Dispersion of carbon nanotubes (CNTs) within Epoxy Networks on their ability to Release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Golanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion resistance of porous ferritic stainless steel produced by liquid metal dealloying of Incoloy 800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidemi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 166, pp.108468. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced characterization of the structuration of ionic liquids in a copolyester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.97 - 106. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost high specific surface architectured nanoporous metal with corrosion resistance produced by liquid metal dealloying from commercial nickel superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Tunable Epoxy–Amine Network: Reaction Mechanism and Final Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Halawani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.3602-3613. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral oligomeric silsesquioxane-supported ionic liquid for designing nanostructured hybrid organic-inorganic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ladavière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ecorchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.332-337. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Fluorinated IL as an Interfacial Agent in P(VDF-CTFE)/Graphene Composite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.1181. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9081181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic PMMA/nanosilica interfaces from grafting ionic liquids under supercritical CO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarice Fedosse Zornio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelled electrolyte containing phosphonium ionic liquids for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Guillermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.435. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano8060435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dependence of cations and anions to building the polar phase of PVDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.236-248. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-PAN carbon fibers vs carbon nanotubes fibers: From conventional epoxy based composites to multiscale composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure characterization by X-ray tomography and EBSD of porous FeCr produced by liquid metal dealloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.166-172. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2018.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of Epoxy/Ionic Liquid Networks with Thermoplastics Based on Poly(2,6-dimethyl-1,4-phenylene ether) (PPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.1153 - 1164. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyvinylidene fluoride electrospun fiber orientation on neural stem cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (8), pp.2376 - 2393. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.33778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PeakForce QNM AFM study of chitin-silica hybrid films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiy Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Belamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.139. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr-Ag composites and porous NiCr obtained by liquid metal dealloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 707, pp.251 - 256. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Thermosets from Cardanol-based Epoxy Prepolymer and Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme M. O. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (9), pp.8429 - 8438. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual functions of ILs in the core-shell particle reinforced epoxy networks: Curing agent vs dispersion aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.30 - 38. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-rolling influence on microstructure and mechanical properties of NiCr - Ag composites and porous NiCr obtained by liquid metal dealloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dancette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 707, pp.251 - 256. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2-Ionic Liquids: A Successful Wedding To Prepare Biopolymer Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Sar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.461-470. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of phosphorus-containing ionic liquid based epoxy networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.186-193. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of new epoxy networks swollen with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.56193-56204. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra08824d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2,3-Triazolium-Based Epoxy-Amine Networks: Ion-Conducting Polymer Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.1168-1174. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201600018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM PeakForce QNM mode: Evidencing nanometre-scale mechanical properties of chitin-silica hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiy Smolyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Belamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.373-380. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids: A New Route for the Design of Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.481-490. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.5b00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing nanomechanical properties with AFM to understand the structure and behavior of polymer blends compatibilized with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.96421-96430. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra18492h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bioresorbable Hydrophilic-Hydrophobic Electrospun Scaffolds for Neural Tissue Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idalba Andreina Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.3172-3187. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of Versatile and Tunable Nanostructuration of Ionic Liquids on Fluorinated Copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.4581-4590. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b00931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic feedback using an all-organic electroactive polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Capsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.1120-1130. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids-lignin combination: an innovative way to improve mechanical behaviour and water vapour permeability of eco-designed biodegradable polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1989-1998. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra11919c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc filler combination: morphology, thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Greenhill-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.46197-46205. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra00816f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymers and Ionic Liquids: A Successful Wedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Nhan Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.359-368. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201400425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphonium ionic liquids as new compatibilizing agents of biopolymer blends composed of poly(butylene-adipate-co-terephtalate)/poly(lactic acid) (PBAT/PLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.59082-59092. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra10241c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification routes of synthetic talc: Influence on its nucleating power and on its dispersion state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.107-118. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2-ionic liquids: Green combination for preparing foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhàn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 240, pp.534-540. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured thermosets from ionic liquid building block–epoxy prepolymer mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (53), pp.28099-28106. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA03643C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of new layered silicates based on ionic liquids: improvement of thermal stability, mechanical behaviour and water permeability of PBAT nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Sar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.26452-26461. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4RA02143F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids as Reactive Additives for the Preparation and Modification of Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.3463-3471. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of ionic liquids in a poly(butylene-adipate-co-terephthalate) matrix: its influence on the water vapour permeability and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bugatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.3758-3762. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc00969j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids: A new way for the compatibilization of thermoplastic blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 255, pp.513-524. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the chain extension on the crystallization behavior of polylactide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.616-625. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ionic Liquid Modified Synthetic Layered Silicates on Thermal and Mechanical Properties of High Density Polyethylene Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201300228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of Polypropylene/ Polyamide 6 Blends Using New Synthetic Nanosized Talc Fillers: Morphology, Thermal, and Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Greenhill-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131, pp.40453. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2-organosilane mixtures for modification of silica: Applications to epoxy prepolymer matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 241, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic catalytic effect of carbon nanotubes and polyethersulfone on polymerization of glassy epoxy-based systems - isothermal kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 590, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2014.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer by Layer H-Bonded Assembly of P4VP with Various Hydroxylated PPFS: Impact of the Donor Strength on Growth Mechanism and Surface Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.10740-10750. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la502370h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healable Interfaces Based on thermo-reversible Diels-Alder Reactions in Carbon Fiber Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 430, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Epoxy/Jeffamine networks modified with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10.1002/app.39834. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of new synthetic talc as reinforcing nanofillers for polypropylene and polyamide 6 systems: thermal and mechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneously and gradually anchored self-assembled monolayer by tunable vapor phase-assisted silanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.10497-10507. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ra41471j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the nanoscale structure of clay epoxy nanocomposites by tuning the physicochemical and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana P. Sollymossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83-84, pp.244-252. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled shear-induced molecular orientation and crystallization in polypropylene/talc microcomposites - Effects of the talc nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.2764-2775. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New epoxy systems based on ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah B. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bluma G. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.2123-2129. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfluorinated mercaptoalcohol as a H-bond modifier of poly(2,3,4,5,6-pentafluorostyrene) (PPFS) enhancing miscibility of hydroxylated-PPFS with various acceptor polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Vuluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Crousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (15), pp.3757-3766. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2013.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of epoxy/MCDEA networks modified with ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guenther Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (1), pp.60-66. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancake' vs. brush-like regime of quaternizable polymer grafts: an efficient tool for nano-templating polyelectrolyte self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.715-725. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06362f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of supercritical CO2 and ionic liquids for the preparation of fluorinated nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 369, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.11.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning h-bond capability of hydroxylated-poly(2,3,4,5,6-pentafluorostyrene) grafted copolymers prepared by chemoselective and versatile thiol-para-fluoro &amp;quot;click-type&amp;quot; coupling with mercaptoalcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.3452-3460. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.26136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Epoxy/MCDEA Networks Modified with Imidazolium-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenther Bluma Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.826-834. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201000388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch foaming of chain extended PLA with supercritical CO(2): Influence of the rheological properties and the process parameters on the cellular structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.177-188. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2011.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of interfacial properties by ionic liquids in a fluorinated matrix based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO(2)-ionic liquid mixtures for modification of organoclays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2010.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids: structuration agents in a fluorinated matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.3589-3591. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc04273k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of ionic liquids in fluorinated matrix: Influence on the mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1523-1531. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2011.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and physical properties of new surfactants based on ionic liquids: Improvement of thermal stability and mechanical behaviour of high density polyethylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.555-562. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2010.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt strengthening of poly (lactic acid) through reactive extrusion with epoxy-functionalized chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-011-0538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Processing Conditions and Physicochemical Interactions on Morphology and Fracture Behavior of a Clay/Thermoplastic/Thermosetting Ternary Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3632-3642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nanocomposite foams in supercritical carbon dioxide. Part I: Effect of surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh van Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew K. Whittaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.3436-3444. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on different ionic liquids used as surfactants: Effect on thermal and mechanical properties of high density polyethylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Nhan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.424-433. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Cloisite 30B with fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoageing behaviour of epoxy nanocomposites: Comparison between spherical and lamellar nanofillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlat-Therias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (10), pp.1786-1792. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visiovis: monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crystalline lamellae orientation impact on the properties of semi-crystalline polymer-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1966-1975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of new formulations for the rotational molding based on ethylene-propylene copolymer/graphite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.723-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of mica/epoxy nanocomposites by ultrasound mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 105 (3), pp.1420-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of dispersion state on PMMA-Epoxy clay ternary blends: in situ and final morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (14), pp.4075-4086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics modeling of the reaction for an Epoxy/PMMA/MMT ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rubbery epoxy/organoclay hectorite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (12), pp.824-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical and viscoelastic properties of rubbery epoxy-organoclay montmorillonite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (6), pp.3547 - 3552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay dispersion and aspect ratios in polymer-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.3160-3171. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2007.802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy/montmorillonite nanocomposites: influence of organophilic treatment on reactivity, morphology and fracture properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (26), pp.12267-12278. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.10.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the structure and dispersion in polymer-layered silicate nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (23), pp.9661-9669. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma051249+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of polypropylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.163-167. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-3910(03)00179-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of rubbery epoxy by carbon nanofibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Prasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cavaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the melt rheological properties on the 3D printability of high-performance semi-crystalline polyphthalamides for fused granulate fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2026 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, KRAKOW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing molecular weight and temperature dependence of polymer surface tension using interfacial rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2026 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Rheology, Apr 2026, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMMA, PMMA-choc et PMMA-liquide ionique : modification des performances mécaniques en volume et lors de contacts confinés par nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Escallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rozel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kékicheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Melt to Solid-State Rheology: Understanding the Effect of Gas Content on the Morphology and Mechanical Properties of HDPE Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists’ Day 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational flow mixing: A novel innovative strategy to improve dispersion state and energy process sobriety of carbon black-filled rubber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Global Conference on Polymers, Plastics &amp; Composites (PPC-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovinc International, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Thermoplastic/Thermoset Blends: Strategies, Challenges, and Perspectives for Advanced Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Malassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Online Conference on Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being repairable as one of the features of sustainable polymers for circular economy – Illustration for high performances thermoset matrices’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of interfacial interactions between components of a catalytic ink for Proton Exchange Membrane Fuel Cell (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Blends / Eurofillers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced rheological and physicochemical characterization and their correlation with morphology for microcellular HDPE foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Influence of Supercritical Nitrogen Content on the Microstructure and Creep Behavior of HDPE Foams Produced by MuCell Injection Molding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE FOAMS® 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE’s Thermoplastic Materials &amp; Foams division, Oct 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chain extension on the melt strength properties of 3D printed high-performance polyphtalamides using fused granulate fabrication (FGF) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Polymer Meeting (PM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How THermosetting based composites could contribute to circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP Section EST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polychar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, TERNI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling: Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Billon-Lanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference, EMMC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyl chloride : A new material for tomorrow or how can it contribute to circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for sustainable future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the batch foaming behavior of high-density polyethylene with supercritical nitrogen as the blowing agent: effect of process parameters on morphology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Meeting of the Polymer Processing Society, PPS-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ferrol, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Polyethylene Brushes on Silica: From Grafted Brushes Models to Adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC Congress on Polymer Brushes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPF/ AIM, Jun 2024, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Ionic Liquids as efficient catalytic curing agents of epoxy prepolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ecorchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for sustainable future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAL IONIC LIQUIDS (MILS) AS EFFICIENT CATALYTIC CURING AGENTS OF EPOXY PREPOLYMER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynek Beneš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ecorchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th Prague Meeting on Macromolecules, Polymers for Sustainable Future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of additive manufacturing based on fused deposition modeling : Application to the prediction of geometric deviations and mechanical performances of 3D printed prosthetic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get a surface structuration through a simple process of polymer manufacturing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Teissoniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials &amp; Surfaces conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce by 2 the manufacturing time of on-board 70 MPa H2 CPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHEC 2024 - The 24th World Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydrogen Energy (IAHE), Jun 2024, Tulum, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a hydrogen onboard 70 MPa Composite Pressure Vessel with a new Ionic Liquid Epoxyde matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials for Academia and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale Nantes, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVC : a material of tomorrow? 85th Prague Meeting on Macromolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Sustainable Future 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid Metal-Oxo Clusters as Fire Retardants of Thermoset Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Flame Retardant Materials &amp; Technologies 8th ISFRMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanostructured polymer networks from in-situ sol-gel chemistry of metal alkoxides, metal oxoclusters and ionic liquids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids : New plasticizers and flame retardant for PVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AI-BASED POLYMER DISCOVERY: AN OPTIMIZED DATA COLLECTION SYSTEM FROM EPOXY/AMINE TABLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymar Tchagoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GFP (Groupe Français d'études et d'applications des Polymères)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPO: Colin Bonduelle, Sylvain Bourrasseau, Etienne Grau, Stéphane Grelier, Frédérique Ham-Pichavant, Simon Harrisson, Sébastien Lecommandoux, Audrey Llevot, Frédéric Peruch, Olivier Sandre, Thomas Vidil et Joan Vignolle; CRPP: Jean-Paul Chapel et Virginie Ponsinet; ISM: Chloé Grazon, Valérie Ravaine et Thierry Tassaing, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Ionic Liquid Epoxy Monomer and Their Self-Healing Application in Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for disassembly of composites by using cleavable ionic liquid monomers as molecular building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNEY OVER SMART EPOXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pascault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Ionic Liquids and Polymers for designing new generation of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Ionic Liquid- based Materials ILMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of ionic liquid epoxy monomer and their self healing application in epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces : Key Components for Multifunctional Nanocomposites and hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poly-K, Advanced in polymer composites and nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, TERNI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of ionic liquids and polymers for designing new generation of ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Ionic liquid based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Centre Nanostructured Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LODZ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres de fabrication additive du polypropylène recyclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Banoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sol-gel chemistry, metal oxo-clusters and ILs for nanostructured networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lodz (POLAND), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Surface Tensions of Molten Polymers: Influence of the surface rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference of the Polymer Processing Society (PPS-38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St. Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New epoxy-ionic liquids networks as matrices of carbon fiber-based composites of type IV hydrogen pressure vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids : What is it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EPF Summer School ‘Polymers &amp; Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New materials based on the combination of Ils and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How thermosetting based materials could contribute to circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECNP 2023 of the European Center Nanostructured Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lodz (POL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the End-of-Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the structure-properties relationships of polyurethane-urea networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the structure-properties relationship of polyuréthanes-urea networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymeric Soft Matter, ISMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, POZNAN, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy-ionic liquids networks: morphology, molecular mobility and relationships with electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to repair thermosetting based composites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIonomers : New materials based on the combination of Ils and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets : from Design to the end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology as a powerful tool to probe surfaces, interfaces and interphases in immiscible polymer systems: effect of molecular weight and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Surfaces, Interfaces and Interphases, Elsevier, Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multifunctional degradable epoxy thermosets : from design to the end-of-life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the elongational behaviour at interfaces of immiscible polymer systems using the dilational tensiometry: Effect of viscosity and temperature on the interfacial rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model experiments for the interfacial shear rheology of molten polymer systems using a novel biconical rheological setup.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIonomers : New materials based on the combination of Il and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, FUKUOKA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing reaction at polymer/polymer interface: Effect of temperature and molecular weight on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of Shape Memory Networks based on a cycloaliphatic Epoxidized Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées d’études des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing reaction at polymer/polymer interface : Effect of temperature and molecular weight on the interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology for probing reaction at polymer/polymer interface : Effect of temperature and molecular weight on the interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, SEVILLA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to repair thermoset based composites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyong Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Platform For The Development of a New Functional Epoxy Networks as Smart Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Corrosion Congress (Eurocorr congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: A New Versatile Platform For The Design of a New Multifunctional Epoxy Networks 2.0 Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties and high voltage conductivity of epoxy-liquid ionic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Broadband Dielectric Spectroscopy and its Applications (BDS2022), Sep 2022, San Sebastian (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Multifunctional Degradable Epoxy Thermosets: from Design to the End-of-Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022, European Polymer Federation congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (République Tchèque), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Thermosetting based materials could contribute to circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilational rheology for probing the elongational relaxation behaviour of molten polymer systems: Effect of viscosity and temperature on the surface /interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference of the Polymer Processing Society, PPS-37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a New Multifunctional Epoxy-amine Networks based on Ionic Liquid Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2022 – the 49th World Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Winnipeg (CAN), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionomers: New materials based on the combination of IL and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liutong Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation (EPF congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux epoxy-liquides ioniques : relations structure/propriétés électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to a New Generation of Multifunctional Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandesteene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crohare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measuring setup for charcaterizing the interfacaila rheology of molten polymer systems : effect of molecular weight and temperature on the interfacail properties,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Giron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fibrous composite material for the retention of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Diaz-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe . Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vandesteene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crohare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, JEJU, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Structuration for New Slippery Polymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Teissoniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, ANTIBES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition du comportement mécanique en compression statique et à l’impact de mousses polyuréthane denses à partir de leur formulation’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumdouha Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mandelieu La Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquid-based Organic-Inorganic Nano-objets for Polymer Networks Nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneously-nanostructured epoxy network for improved mechanical and multifunctional properties’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier P Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Self-Healable Epoxy-Amine/Ionic Liquid Network from Poly(Urea-Formadelhyde) Microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des relations structure – propriétés de réseaux polyurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Klucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées d’Etude des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measuring setup for characterizing the interfacial rheology of molten polymer systems: effect of molecular weight and temperature on the interfacial properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists days, YRD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Giron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring of interfaces in PPS/Basalt composites for Enhanced Interfacial Shear Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer and Mediterranean Fiber International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, BEJAIA, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a Photopolymerizable Cycloaliphatic Epoxidized IL: A Promising 3D Printing Monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC MACRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jeju City, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des relations structure-propriétés de polyuréthanes-urées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Topalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Méchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées d’études des polymères-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Iles de PORQUEROLLES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilational Rheology for probing the elongational relaxation behavior of molten polymer systems : Effect of viscosity and temperature on the surface/interfacial properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, MONTREAL, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model experiments for the interfacial shear rheology of molten polymer systems using a novel biconical rheological setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference of the Polymer Processing Society, PPS-36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Mechanical and Thermal Properties of Epoxy Composites filled with new ionic liquid core/silica shell microcapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque National Déformation des Polymères Solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mandelieu la Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generation of Epoxy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Center Nanostructured Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de reseaux époxy-Différentes voies possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIREM Nanomatériaux Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metal-oxo clusters and ionic liquids for modifying polymer networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IMC Workshop on Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Pragu, Czech Republic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of superhydropohbic surfaces of thermoplastics via solvent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lhost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to Epoxy-Amine Networks with Functional Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Capeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Borba Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2019 Congress : European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber/matrix interface: a key component in a self-reinforced polypropylene composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: A new route to manage structuration in polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ionic Liquid-based Materials (ILMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre/Matrix Interface : A key component for the composite materials durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Benethuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Federation Congress EPF2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Epoxy Monomer to new Epoxy-Amine Networks with functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeCr composites : liquid metal dealloying process and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elyt worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, SENDAI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre/Matrix Interface : A still key component in new SMC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Benethuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International colloqium of the French Polymer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ionic Liquid Monomers to Epoxy-amine Networks with Functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ionic Liquid-Based Materials (ILMAT-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Supported Ionic Liquid-Polyhedral Oligomeric Silsesquioxanes (SIL-POSS) for the Design of Nanostructured Epoxy-amine Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10thECNP International Conference on Nanostructured Polymers and Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, San sebastien, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROM A NEW GENERATION OF IONIC LIQUID MONOMERS TOWARDS THERMOSETTING EPOXY POLYMERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Colloqium of GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ionic Liquid Core/Silica Shell Nanocapsules : New Healing Reagent in Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Réseau ECOCHEM CHINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Thermosets from ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, LISBOA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie diélectrique de réseaux époxy/liquide ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids : a new route to manage structuration in polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, PALERMO, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of superhydrophobic surfaces of thermoplastics via solvent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion (CR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie diélectrique de réseaux epoxy-liquide ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM 2 : 2e Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interfacial agent for enhanced interfacial shear strength in PPS/Carbon composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behavior and morphology of epoxy-amine matrix designed by polyhedral oligomeric silsesquioxane-supported imidazolium ionic liquid (IL- g-POSSPh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssém Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement Français des Polymères (GFP) 2019 - 48e International Colloqium of the French Polymer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Interfacial agents for enhanced interfacial shear strength in PPS/Basalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Adhesion Conference and 4th Luso-Brazilian conference on Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of epoxy systems based on ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCP – 6th Young Polymer Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning polymer membranes based on biobased and biodegradable polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Lins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: versatility and potential as interfacial agents for designingIonic Liquids: versatility and potential as interfacial agents for designing physicochemical interactions and tailoring morphology and properties of nanofilled polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagenano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, BILBAO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric elastomer for stretchable sensors: influence of the design and material properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2214443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic Liquids: new multifunctional agents for design pf polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2014 27th International Symposium on Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2014 - 27th International Symposium on Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured epoxy networks: Different routes for nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio LatinoAmericano de polimeros / XII Congresso IberoAmiricano de Polimeros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Porto de Galinhas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes as Nanofillers and Yarn-Like Fibers in Epoxy Matrices for Designing Advanced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPO2014 'Nanocomposites &amp; Biocomposites'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rehovot, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites : Quelles réalités ? Que faut-il en attendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer and ionic liquids : a succeeded wedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotube-based Nanocomposites: Effect of Dispersion on Release during Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Golanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel route for the compatibilization of polymer blends using ionic liquids: role of the counteranion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2013 - POLYMERS &amp; IONIC LIQUIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, GARGNANO - LAKE GARDA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of nanotalc fillers as compatibilizers of PP/PA6 blends: thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUROFILLERS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for the compatibilization of polymer blends using ionic liquids as processing aids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e colloque du Groupe Français des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFP and BPG, Nov 2013, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of polypropylene/synthetic talc nanocomposite - Characterization of the nucleating effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society Americas Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-Induced Crystallization in Polypropylene/Talc Nanocomposites : Kinetics and Crystalline Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Processing Society Americas Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Thermoset Matrices of Composites From Nanostructuration Strategies to Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNP Industrial Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites based MWCNTs and Epoxy Matrix:Effect of Dispersion State on Rheology of suspensions and Release during wear for Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocarbon Composites'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Thermosets for Advanced Composites and Coatings: From Chemistry to Safety Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECNP Industrial Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IonicLiquids as new multifunctional agentsfor design of polymer materials with enhancedphysical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Biomatpro Journée Liquide Ionique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline orientation in the polymer matrix of micro-composite resulting from both nucleating platelet fillers and strain field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Polymer Crystallization under Conditions Relevant to Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Interfacial Agents Tethered on Lamellar Silicates for Tailoring Morphology and Properties of Nanofilled Polymers : Different Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Thermoset Matrices of Composites From Nanostructuration Strategies to Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX CONVEGNO ITALIANO DI SCIENZA E TECNOLOGIA DELLE MACROMOLECOLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Terny, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted polyelectrolytes with various conformations : a well-suited means of templating LbL self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et utilisation de gradients de mouillabilité pour contrôler la nanostructuration de copolymères à blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Polymer Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 5th Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gragnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différents talcs sur la cristallisation du polypropylène isotactique sous cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46eme colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic Nanomaterials and Nanocomposites : Self-Assembling, Crystallization and Polymer Confinement Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in and Potential of Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Polymer Networks from Self-Assembly of Organic-Inorganic Nanobuilding Blocks and Supramolecular Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conf. EPF 2011 - European Polymer Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Thermosets: From Self-Assembling of Supramolecular Units and Organic/Inorganic Block Copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FBPOL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of one-component wettability gradient surfaces to control thin film block copolymer nano-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Polymer Science (FPS), Second International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Induced Crystallization of PP-Talc nanocomposites : influence of the talc nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greffage d'organosilanes via une approche expérimentale simple et robuste pour contrôler l'orientation de films nanostructurés de copolymères à blocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées d'Etudes des Polymères (JEPO 39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Eppe-Sauvage (Nord), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic Nanomaterials & Nanocomposites: Self-Assembling, Crystallization, and Polymer Confinement Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Potential in Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Schluchsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthode contrôlée de dépôt d'organosilanes en voie vapeur : Application à la génération de gradient de mouillabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Thermoset Matrices of Composites From Nanostructuration Strategies to Health Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembling Processes of Organic-Inorganic Nanobuilding Blocks and Supramolecular Units as New Routes for Nanostructured Polymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2011, XII GEP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de gradients moléculaires pour générer des surfaces à nanostructuration contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Souharce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Portinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Adhésion (JADH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tregastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de différents talcs sur la cristallisation du polypropylène isotactique sous cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39 ème journées d'étude des polymères JEPO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussage de polyesters bio-sourcés par CO2 superctritique : contrôle du compromis allégement de structure/propriétés mécanqiues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liquides Ioniques : de nouveaux surfactants pour les nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur Les Liquides Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liquides Ioniques dans les polymères : où en est on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur Les Liquides Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation sous cisaillement de nanocomposites PP/Talcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bounor-Legaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Majesté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45eme colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt strengthening of poly (lactic acid) through branching by reactive extrusion with epoxy-functionalized chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical foaming of biosourced polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux Polymères Multifonctionnels - Stratégies de Nanostructuration de Polymères par des Nano-Objets Préformés ou Générés In-Situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lortie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SOLEIL CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary blends based on epoxy matrix, nanoclay and PMMA. Influence of dispersion conditions on structures formation and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Nanostructured and Functional Polymer-Based Materials and Nanocomposites (NanoFun-Poly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Polymer Scientists Conference and 6th Short Course on Nanostructured Polymer Materials: From Chemistry to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Terni, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for monitoring nanofiller dispersion/distribution in molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification, Degradation and Stabilisation of Polymers, MoDeSt 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et gestion des interfaces nanoparticules/polymères dans les procédés d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chimie et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the nature of clay on morphology, mechanical and thermal properties of rubbery epoxy-amine-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanostructured textiles for fire resistance and barrier effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Techtextil Symposium for Technical Textiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic nanocomposites: From interfacial interaction design and mixing process conditions to gas barrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMAT 2007, 4th International Conference on Science and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, mechanical and viscoelastic properties of rubbery epoxy/organoclay montmorillonite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de Chimie de l'Ecole Militaire Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bordj El Bahri, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMMA-Epoxy-Clay ternary blends. Influence of dispersion on morphologies at different scales and on properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Knott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Australian Polymer Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMMA- epoxy- clay ternary blend: Synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nanostructured and Functional Polymer-Based Materials and Nanocomposites (NanoFun-Poly)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faut-il (que peut-on) attendre des nanocomposites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journéees de l'innovation du CFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des charges lamellaires dans les thermoplastiques : où en est-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque Annuel du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales sur les Composites, JNC15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.361-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites foams: Design of nanocomposites foamed under supercritical CO2 conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dispersion mechanism and influence of PMMA on PMMA/epoxy/clay ternary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sixou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Microsymposium Nanostructured Polymers and Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ generated hybrid silicate phase improving thermomechanical properties of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by njection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe. 28th International Conference and Forums (SEICO 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of semi-crystalline polymer-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites foams from supercritical C02 processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Zalakaros, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of rubbery epoxy/nanoclay hectorite nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Fellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Arab International Conference on Polymer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hurghada, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of nanofiller dispersion mechanisms in a melt polymer. Consequences on the morphology of nanocomposites obtained by injection moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de sélection des étudiants pour le chapter France SAMPE, Society for the Advancement of Material and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Techniques SAMPE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, La Seyne-sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de dispersion de nanocharges dans un polymère fondu. Conséquences sur la morphologie de nanocomposites obtenus par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Etude des Polymères, JEPO35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the processing on the microstructure of polyethylene clay nanocomposites, relationship with their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nanocharges lamellaires pour des nanocomposites destinés à des applications barrière et structurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vermogen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Planès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Masenelli-Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Argiles. Charges lamellaires et nanocomposites: où en est-on?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of polystyrene/organoclay nanocomposites foams from SC CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICME 2007, Trento Innovation Conferences in Materials Engineering, 1st Meeting: Advances in Polymers, Composites and Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Process-Property Relationships in HDPE Microfoams: Impact of Supercritical Nitrogen on Morphology, Creep Behavior, and Predictive Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Elhasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE FOAMS® 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-05280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theoretical Analysis of Physical and Chemical CO2 Absorption by Tri- and Tetra-epoxidized Imidazolium Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Wylie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocasta Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Congress on Ionic Liquids - COIL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Surface Tensions of Molten Polymers : Influence of the surface rheological properties PPS-38 38th International Conference of the Polymer Processing Society,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, St GALLEN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial rheology as a powerful tool to probe surfaces, interfaces and interphase in immiscible polymer systems : effet of molecular weight and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes El Omari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Surfaces, Interfaces and Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials requirements for future Gas Insulated Substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriane Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Polymer Federation Summer School - Transport Phenomena in Polymers and Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gargnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lamellar silicate-Modified Epoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sautereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epoxy-Polymers New Materials and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.159-183, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchange of Functional Modifications on the Clay Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Nanocomposites: Advances in Filler Surface Modification Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.107-128, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites à nanocharges lamellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. AM3-323</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions TI, pp.1-15, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid-curing, low-temperature composition for the production of pressurised tanks made of a composite material for the on-board storage of hydrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023217934A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUICK COOKING AND LOW TEMPERATURE COMPOSITION FOR THE MANUFACTURE OF PRESSURE TANKS IN COMPOSITE MATERIAL FOR THE ON-BOARD STORAGE OF GASEOUS HYDROGEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3135459A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé, à base de solvants « verts », en vue de la production de films ou fibres de polyéthylène ou de polypropylène présentant des propriétés de superhydrophobie en surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : N°EP21315240.8. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau pour l'isolation électrique et procédé de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/141280 A1. Extension US Patent App. 17/296,598,. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable and biosourced polymeric material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO EP FR FR3060014B1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At least partially biosourced epoxide material, and method for the preparation therof’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017FR51446 20170608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBROUS MATERIALS INCORPORATING AMYLOID PROTEINS AND PROCESS FOR MANUFACTURING SAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luanda Chaves Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016203166. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid-curing, low-temperature composition for the production of pressurised tanks made of a composite material for the on-board storage of hydrogen gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId808"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro Cabrera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lortie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102467" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liutong Hou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Topalian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;chin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Klucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Cieslak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lajoie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steiner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110883" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913061v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Henriques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Soares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.112928" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saloumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assamadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouafik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102260" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faverjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2023-0105" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54709" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913065v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Omari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110899" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15020370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Omari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maazouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01364-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boumdouha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalel Eddine Tria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Oukara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06265" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101581" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Wylie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Livi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c06630" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04499" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumdouha Noureddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safidine Zitouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudiaf Achraf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Houss&#233;m" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchet-Rumeau Jannick" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12042206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14142844" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142809v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cabral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertuzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bartoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090553" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Belhadj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammiche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202200057" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Safidine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boudiaf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08963-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houss&#233;m Chabane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144222v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221119269" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit-Ying Chan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091512" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279985v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107280" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913429v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124182" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191501v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123721" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Radchenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Searles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c03832" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00704h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M Obadia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY01923E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489753v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;thuili&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubost" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181269v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Golanski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293462v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladavi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ecorchard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060435" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362WH4ZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lutz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smail" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CG7CQPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Fedosse Zornio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.050" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.075" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649979v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma G. Soares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. O. Barra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02292" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637582v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.12.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSR6XKFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633535v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02479" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656333v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33778" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396542v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00969" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra08824d" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18T3NJG0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399339v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belamie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.042" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalba Andreina Hidalgo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00820" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bugatti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marechal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Barra" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11919c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KCLJ3CX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00816f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265773v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nhan Pham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400425" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGLBB5F8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221473v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10241c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155088v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fiorentino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.02.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLPF8MW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010882v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.080" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6R351G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Reignier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23595" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GQQ6L4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177057v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300228" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q432NLPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087526v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dumas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40453" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949774v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Silva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pereira" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TNCMCG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087959v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dupuy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lutz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.06.023" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJW812N4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088530v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502370h" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019004v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.05.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6785P2R4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949789v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nh&#224;n Pham" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.089" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG8K4GR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019123v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03643C" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019070v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA02143F" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087651v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc00969j" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39834" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TJJBWB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820409v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin-Leblond" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.019" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXTXVBZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867745v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Souharce" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41471j" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869853v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.057" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSTXLSH0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah B. Netto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.02.021" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL4D3DR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870559v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P. Sollymossy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Braga" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.037" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4KMZMXN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vuluga" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.027" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2N275H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657893v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenther Soares" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.043" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ4PCSW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692010v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06362f" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748197v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26136" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK5NDCBG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693985v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.078" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR7RS03C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649120v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.03.011" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ8ZRGZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649102v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.03.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC2QKHQD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649303v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.049" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBZDC9BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04273k" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649273v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.01.052" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFW8QZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649298v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Pham Thi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.10.058" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG6HDMZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600910v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0538-1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P47S4M3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648101v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenther Bluma Soares" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000388" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QN1QV6J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587320v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Hernandez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sautereau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh van Ngo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. Whittaker" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.05.039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45Z6M4K9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600165v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.036" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DMVBGQM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155334v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Charmeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.007" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-145FWJ7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.07.020" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3D4HP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373902v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcaen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charmeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433991v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vermogen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376874v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372875v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372884v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372627v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Fellahi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djidjelli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaci" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372623v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373509v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.802" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372624v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436875v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051249+" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294573v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.089" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJ0ZPWN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618506v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boucard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(03)00179-4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28KZSGHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Prasse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283874v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Elhasni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262895v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Malassis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090889v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405399v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escallier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rozel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914269v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041084v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079630v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pierson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colella" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096111v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022158v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040778v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039611v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041705v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Simonnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Bene&#353;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022161v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Teissoniere" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914255v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Simonnet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469990v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demaret" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469954v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914227v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914182v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914167v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022155v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041707v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914296v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914326v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914336v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914311v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041701v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041677v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041698v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022152v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041725v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguej" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914349v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914467v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040774v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041683v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022146v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041680v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914747v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041674v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836643v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041687v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041692v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040769v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914759v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040741v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041663v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041689v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041669v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041664v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041724v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040770v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914483v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914806v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022142v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Zang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041722v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040740v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914541v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914530v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914916v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041658v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041719v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914877v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836628v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040736v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022136v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumont" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914814v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041718v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041638v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040738v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041715v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914925v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041721v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Mendoza" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crohare" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041717v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041656v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022131v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041712v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039338v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livi S." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041716v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332235v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudoux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915004v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914957v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041633v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332189v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041710v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915000v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041708v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914991v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332156v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Capeletti" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914974v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Terras" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041632v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915017v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915014v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996959v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003957v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997585v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996950v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996955v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909302v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golanski" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Guiot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859459v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856249v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909598v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711786v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832712v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832675v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996907v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997375v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711517v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711660v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646213v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657290v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642204v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628214v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657287v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646216v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bareille" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627399v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623845v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623857v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623936v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646219v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646118v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657298v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657301v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628220v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642212v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657303v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623941v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657259v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628210v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanckaert" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490739v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reignier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490745v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Reigner" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657255v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381080v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623764v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381110v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381097v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381100v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379005v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378872v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Milan" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379117v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380020v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Knott" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380029v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378862v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381847v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377317v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378945v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ngo" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380024v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379134v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381671v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379970v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380310v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380308v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380168v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379124v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381678v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381676v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380314v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378943v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378874v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379122v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379946v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angelloz" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05280802v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873561v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041693v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041666v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718347v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Desmars" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452974v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600173v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377432v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupuis" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030079v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044746v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnier" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030077v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030080v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123188v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Vieira" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030076v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Tchagoue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2026.102574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c02469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Castro Cabrera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ch&#233;nier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lortie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102467" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liutong Hou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Topalian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;chin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Klucker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Cieslak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Livi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Henriques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02965" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.112928" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saloumi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assamadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouafik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Delbruel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Banoune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00717-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lajoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steiner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Faverjon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parajua-Sejil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Truchot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arh-2023-0105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Espy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lhost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15020370" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Omari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110899" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Omari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maazouz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boumdouha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitouni Safidine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boudiaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08963-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houss&#233;m Chabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030550" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Belhadj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221119269" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14173692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Demir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baudoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03326" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-022-01364-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalel Eddine Tria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Oukara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2022.101581" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Wylie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocasta Avila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Livi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c06630" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumdouha Noureddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safidine Zitouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudiaf Achraf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Houss&#233;m" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchet-Rumeau Jannick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12042206" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144162v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14142844" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Soares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Cabral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertuzzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bartoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202200057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lefort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachellerie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123645" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Halawani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardok. Donato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Benes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Brus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Kobera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123507" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit-Ying Chan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13091512" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507573v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mokhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101125" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107280" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.124182" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191501v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123721" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Godet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202000381" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Radchenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Searles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c03832" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00704h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M Obadia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY01923E" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489753v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;thuili&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dubost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Golanski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497127v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Wada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidemi Kato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108468" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Megevand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.05.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.12.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Lins" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06271" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293462v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladavi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ecorchard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.03.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9081181" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Fedosse Zornio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060435" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010823v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Lins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362WH4ZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916282v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lutz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CG7CQPQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma G. Soares" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02479" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.33778" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.075" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537659v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.105" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649979v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. O. Barra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02292" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637582v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.12.021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSR6XKFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396542v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00969" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573464v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.10.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396513v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra08824d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Obadia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201600018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18T3NJG0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399339v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardoso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belamie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.042" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bluma Guenther Soares" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5b00953" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra18492h" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399321v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idalba Andreina Hidalgo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00820" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b00931" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222278v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Capsal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.071" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KCLJ3CX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149430v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bugatti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marechal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Barra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11919c" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174204v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00816f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265773v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nhan Pham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400425" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGLBB5F8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221473v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10241c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155088v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fiorentino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bounor-Legar&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.02.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSLPF8MW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949789v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nh&#224;n Pham" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.089" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG8K4GR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019123v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Silva" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thimont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA03643C" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019070v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Sar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA02143F" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094040v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27420" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DG3FPSB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087651v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc00969j" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010882v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.06.080" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6R351G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870544v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Reignier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23595" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GQQ6L4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201300228" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q432NLPR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087526v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dumas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40453" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pereira" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.12.013" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TNCMCG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dupuy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lutz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.06.023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJW812N4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Charlot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502370h" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019004v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.05.007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6785P2R4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39834" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TJJBWB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820409v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin-Leblond" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.019" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXTXVBZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867745v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Souharce" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41471j" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870559v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P. Sollymossy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Braga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.037" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4KMZMXN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869853v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.057" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSTXLSH0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867854v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah B. Netto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.02.021" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWL4D3DR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326099v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vuluga" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crousse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.05.027" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2N275H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657893v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guenther Soares" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.11.043" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ4PCSW9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692010v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06362f" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693985v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.11.078" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR7RS03C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748197v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26136" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK5NDCBG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648101v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenther Bluma Soares" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201000388" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QN1QV6J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649102v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.03.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC2QKHQD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.03.011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ8ZRGZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649303v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.09.049" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBZDC9BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649293v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04273k" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649273v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.01.052" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFW8QZF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649298v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Pham Thi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.10.058" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG6HDMZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600910v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0538-1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P47S4M3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587320v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Hernandez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sautereau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587044v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh van Ngo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K. Whittaker" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.05.039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45Z6M4K9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600165v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.036" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DMVBGQM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155334v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esposito" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Charmeau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.10.007" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-145FWJ7X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.07.020" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3D4HP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373902v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balcaen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Charmeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433991v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vermogen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Masenelli-Varlot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376874v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Plan&#232;s" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372624v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Fellahi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372875v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372884v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372627v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djidjelli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaci" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372623v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373509v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vigier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.802" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294573v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.10.089" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZJ0ZPWN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436875v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma051249+" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618506v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boucard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(03)00179-4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28KZSGHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Prasse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617661v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pierson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colella" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617635v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405399v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Solar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escallier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rozel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K&#233;kicheff" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283874v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Elhasni" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090889v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262895v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Malassis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914269v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629463v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hauville" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041084v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096111v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079630v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022155v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041707v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040784v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raynaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Billon-Lanfray" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040778v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039611v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041705v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Simonnet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Bene&#353;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914255v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Simonnet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041704v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022161v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Teissoniere" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469990v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demaret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469954v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914227v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914182v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914167v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041680v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538459v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914296v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914326v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914336v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pascault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914311v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041701v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041698v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022152v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041725v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguej" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914349v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040774v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914467v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022146v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041683v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914384v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914514v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983709v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jacquier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836643v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041674v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914559v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefort" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914747v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041687v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041692v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040769v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914759v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040741v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041663v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041689v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040770v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041724v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041669v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041664v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022142v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyong Zang" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914483v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914806v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983706v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983714v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041722v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040740v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914530v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914541v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983739v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914925v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041721v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Diaz-Mendoza" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Oger" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandesteene" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Crohare" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041717v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041656v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe . Oger" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041658v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041719v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914916v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041720v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914877v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836628v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040736v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022136v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaumont" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914814v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041718v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041638v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040738v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041715v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022131v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041712v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039338v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livi S." TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041716v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332156v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Capeletti" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudoux" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914974v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Terras" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914936v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041632v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332235v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041637v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041633v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914957v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915004v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332189v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041710v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022128v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041709v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022119v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915000v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983741v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914991v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041708v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915017v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983727v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Vu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915014v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915008v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711327v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jean-Mistral" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iglesias" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2214443" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996959v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003957v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997585v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996950v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996955v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870564v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909302v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golanski" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Guiot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859459v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856249v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909598v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711660v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711786v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832712v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832675v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996907v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997375v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711517v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657303v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623941v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642204v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646213v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657290v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628214v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657287v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623857v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623845v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646216v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bareille" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627399v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646219v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623936v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646118v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657301v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657298v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642212v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628220v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490745v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Reigner" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657255v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657259v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628210v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanckaert" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490739v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reignier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381080v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623764v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381110v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381097v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381100v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379005v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379122v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379946v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angelloz" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378872v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Milan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379117v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380020v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Knott" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380029v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378862v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381847v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377317v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378945v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ngo" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380024v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379134v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevalier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379970v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380310v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380308v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380168v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379124v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381671v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381678v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381676v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380314v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378943v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378874v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05280802v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873561v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041693v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041666v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718347v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Desmars" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452974v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600173v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377432v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupuis" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030079v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jegou" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044746v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnier" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030077v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030081v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030083v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030080v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123188v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Chaves Vieira" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030076v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>