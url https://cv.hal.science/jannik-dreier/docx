--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2232,295 +2232,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777898v1</w:t>
+                <w:t xml:space="preserve">hal-01898048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
+                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiki Miyahara</w:t>
+                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t>
+              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1--11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898048v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t>
               </w:r>
@@ -3644,256 +3644,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Auctions without Cryptography</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jonker</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Giustolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Fun with Algorithms - FUN 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Symposium on Digital Trust in Auvergne (SDTA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337414v1</w:t>
+                <w:t xml:space="preserve">hal-01338054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
+                <w:t xml:space="preserve">Secure Auctions without Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Symposium on Digital Trust in Auvergne (SDTA'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Fun with Algorithms - FUN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lipari, Italy. pp.158-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07890-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338054v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Analysis of Electronic Exams</w:t>
               </w:r>
@@ -4007,174 +4007,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
+                <w:t xml:space="preserve">Defining Verifiability in e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Security and Trust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2013, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36830-1_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2484313.2484387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338020v1</w:t>
+                <w:t xml:space="preserve">hal-01337416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifiability in e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,235 +4206,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t>
+                <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africacrypt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t>
+              <w:t xml:space="preserve">International Conference on Principles of Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36830-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745247v3</w:t>
+                <w:t xml:space="preserve">hal-01338020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Verifiability in e-Auction Protocols</w:t>
+                <w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jonker</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, May 2013, Hangzhou, China. </w:t>
+              <w:t xml:space="preserve">Africacrypt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2484313.2484387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38553-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337416v1</w:t>
+                <w:t xml:space="preserve">hal-00745247v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Unique Decomposition of Processes in the Applied π-Calculus</w:t>
               </w:r>
@@ -5546,781 +5546,794 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558552v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR (Extended Version)</w:t>
+                <w:t xml:space="preserve">Secure and Verifiable Test and Assessment System&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; ETH Zurich, Switzerland; University of Dundee. 2018</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; Université de Grenoble Alpes; Université Clermont Auvergne; Université du Luxembourg. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780544v1</w:t>
+                <w:t xml:space="preserve">hal-05603876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Verifiability of (Electronic) Exams</w:t>
+                <w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2015</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucca Hirschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasa Radomirovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Sasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; ETH Zurich, Switzerland; University of Dundee. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01337411v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Auctions Without Cryptography (extended version)</w:t>
+                <w:t xml:space="preserve">On the Verifiability of (Electronic) Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jonker</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Giustolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] ETH Zurich. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337415v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
+                <w:t xml:space="preserve">Secure Auctions Without Cryptography (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jonker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] VERIMAG. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] ETH Zurich. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01338039v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
+                <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] TR-2012-17, VERIMAG. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] VERIMAG. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01338031v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Unique Decomposition of Processes in the Applied π-Calculus</w:t>
+                <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2012</w:t>
+              <w:t xml:space="preserve">[Technical Report] TR-2012-17, VERIMAG. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338012v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal taxonomy of privacy in voting protocols</w:t>
+                <w:t xml:space="preserve">On Unique Decomposition of Processes in the Applied π-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2011</w:t>
+              <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338067v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
+                <w:t xml:space="preserve">A formal taxonomy of privacy in voting protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
@@ -6338,130 +6351,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338071v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakhnech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] VERIMAG UMR 5104, Université Grenoble Alpes, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Practical Secure and Efficient Multiparty Linear Programming Based on Problem Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kerschbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IACR Cryptology ePrint Archive. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6471,114 +6576,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Voting and Auction Protocols : From Privacy to Fairness and Verifiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université de Grenoble, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENM051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01134932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6725,51 +6830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msec.2022.3154689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3157831.3157835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238097v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhnech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Giustolisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25915-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763294v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dottax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548606.3560563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Giampietro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59013-0_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243734.3243846" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Radomirovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596010v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Blot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30222-5_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17533-1_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544500650075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337409v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005050901010112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484387" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33167-1_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kerschbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031909351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90936-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02346420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558552v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM051" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msec.2022.3154689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3157831.3157835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238097v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhnech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Giustolisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25915-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763294v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dottax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548606.3560563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Giampietro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59013-0_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243734.3243846" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Radomirovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596010v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Blot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30222-5_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17533-1_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544500650075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337409v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005050901010112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33167-1_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kerschbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031909351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90936-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02346420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558552v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>