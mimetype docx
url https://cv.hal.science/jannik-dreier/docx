--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,655 +100,655 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamarin: Verification of Large-Scale, Real World, Cryptographic Protocols</w:t>
+                <w:t xml:space="preserve">Automatic generation of sources lemmas in TAMARIN: towards automatic proofs of security protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Basin</w:t>
+                <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Cremers</w:t>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Sasse</w:t>
+                <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Security and Privacy Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (4), pp.573-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/msec.2022.3154689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JCS-210053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586826v1</w:t>
+                <w:t xml:space="preserve">hal-03767104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tamarin: Verification of Large-Scale, Real World, Cryptographic Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas Cremers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Robert</w:t>
+                <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t>
+              <w:t xml:space="preserve">IEEE Security and Privacy Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/msec.2022.3154689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497369v3</w:t>
+                <w:t xml:space="preserve">hal-03586826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of sources lemmas in TAMARIN: towards automatic proofs of security protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Threshold Padlock Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cortier</w:t>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Klein</w:t>
+                <w:t xml:space="preserve">Léo Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (4), pp.573-598. </w:t>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.655-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JCS-210053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JCS-210065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767104v1</w:t>
+                <w:t xml:space="preserve">hal-03497369v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ralf Sasse</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JCS-191358⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358878v1</w:t>
+                <w:t xml:space="preserve">hal-02611751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucca Hirschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Saša Radomirović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), pp.1--34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JCS-191358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611751v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Issues in the 5G Standard and How Formal Methods Come to the Rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Puys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -916,77 +916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Explain Modern Security Concepts to your Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1033,90 +1033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolically Analyzing Security Protocols using Tamarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Basin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGLOG News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1280,64 +1280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandt's fully private auction protocol revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special issue on security and high performance computing systems, 23 (5), pp.587-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaken, not Stirred -Automated Discovery of Subtle Attacks on Protocols using Mix-Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhekra Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Debant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,90 +1766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Table-Based Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Basin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Giampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saša Radomirović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS 2021 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Event, South Korea. pp.2632-2652, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1883,64 +1883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of sources lemmas in Tamarin: towards automatic proofs of security protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1981,1200 +1981,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Analysis of 5G Authentication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saša Radomirovic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sasa Radomirovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CCS 2018 - 25th ACM Conference on Computer and Communications Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3243734.3243846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2018.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898050v1</w:t>
+                <w:t xml:space="preserve">hal-01780603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">A Formal Analysis of 5G Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Basin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucca Hirschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Radomirovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Sasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t>
+              <w:t xml:space="preserve">ACM CCS 2018 - 25th ACM Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3243734.3243846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777997v2</w:t>
+                <w:t xml:space="preserve">hal-01898050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t>
+              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898048v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777898v1</w:t>
+                <w:t xml:space="preserve">hal-01898048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucca Hirschi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasa Radomirovic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1--11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSF.2018.00033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780603v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Combinations of Secure Protocols</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Reasoning about Liveness in Cryptographic Protocols and its Application to Fair Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliott Blot</w:t>
+                <w:t xml:space="preserve">Michael Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Künnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2017 - 10th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_4⟩</w:t>
+              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2017.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596010v2</w:t>
+                <w:t xml:space="preserve">hal-01396282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Analysis of Combinations of Secure Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006396500550066⟩</w:t>
+              <w:t xml:space="preserve">FPS 2017 - 10th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.53-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527913v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Subterm-Convergent Equational Theories in Automated Verification of Stateful Protocols (extended version)</w:t>
+                <w:t xml:space="preserve">Formally Verifying Flow Properties in Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ralf Sasse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Puys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POST 2017 - 6th International Conference on Principles of Security and Trust</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECRYPT 2017 - 14th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.55-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006396500550066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-54455-6_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430490v2</w:t>
+                <w:t xml:space="preserve">hal-01527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Reasoning about Liveness in Cryptographic Protocols and its Application to Fair Exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Subterm-Convergent Equational Theories in Automated Verification of Stateful Protocols (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Künnemann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE European Symposium on Security and Privacy (EuroS&amp;P'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">POST 2017 - 6th International Conference on Principles of Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.117-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSP.2017.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-54455-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396282v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICETE 2015 - 12th International Joint Conference on e-Business and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Security and Cryptography (SECRYPT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3546,77 +3546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Symbolic Proofs of Observational Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Basin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ACM SIGSAC Conference on Computer and Communications Security (ACM CCS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Oct 2015, Denver, United States. pp.1144--1155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Fun with Algorithms - FUN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lipari, Italy. pp.158-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2013, Hangzhou, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Hot Issues in Security Principles and Trust (HotSpot'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4225,51 +4225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4329,64 +4329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandt's Fully Private Auction Protocol Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africacrypt 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Le Caire, Egypt. pp.88-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4550,51 +4550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Taxonomy of Privacy in Voting Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,51 +4654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4758,51 +4758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,90 +4972,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analyzing Security Protocols with Tamarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Basin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer; Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Information Security and Cryptography, 978-3-031-90935-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
@@ -5127,51 +5127,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse au projet de mise à jour de la recommandation de la CNIL sur le vote électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Debant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5290,64 +5290,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamarin Unchained: Handling User-Defined AC Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5365,51 +5365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple alternative to Benaloh challenge for the cast-as-intended property in Helios/Belenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5466,77 +5466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Analysis of Combinations of Secure Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5599,51 +5599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Verifiable Test and Assessment System&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,77 +5704,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasa Radomirovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; ETH Zurich, Switzerland; University of Dundee. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5835,51 +5835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Giustolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Lenzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5940,51 +5940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] ETH Zurich. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6019,51 +6019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Privacy for Weighted Votes, Single and Multi-voter Coercion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,51 +6111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of e-Auction Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal taxonomy of privacy in voting protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6400,51 +6400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote-Independence: A Powerful Privacy Notion for Voting Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakhnech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6830,51 +6830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586826v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msec.2022.3154689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3157831.3157835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238097v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhnech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Giustolisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25915-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763294v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dottax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548606.3560563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Giampietro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59013-0_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243734.3243846" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Radomirovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596010v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Blot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30222-5_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17533-1_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544500650075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337409v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005050901010112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33167-1_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kerschbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031909351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90936-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02346420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558552v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/msec.2022.3154689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497369v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-210065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191358" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959766v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2018.09.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3157831.3157835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238097v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakhnech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150535" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Giustolisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25915-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04615474v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhekra Mahmoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763294v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dottax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548606.3560563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Giampietro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59013-0_1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780603v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Radomirovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243734.3243846" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Backes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K&#252;nnemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2017.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596010v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Blot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006396500550066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01430490v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dum&#233;nil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54455-6_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30222-5_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17533-1_35" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005544500650075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337409v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jonker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07890-8_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005050901010112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745247v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38553-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364938" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338070v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27901-0_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33167-1_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kerschbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2011.19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031909351" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90936-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196126v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02346420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558552v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337411v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01134932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>