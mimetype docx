--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,2285 +66,2410 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing data anomaly prediction and real-time physical problem detection with Digital Twins and Cognitive Super Digital Twins</w:t>
+                <w:t xml:space="preserve">La Fabrique des Jumeaux Numériques: verrous scientifiques, technologiques et perspectives du programme EDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Smati</w:t>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
+                <w:t xml:space="preserve">Guy de Spiegeleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (1), pp.98-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391673v1</w:t>
+                <w:t xml:space="preserve">hal-05559524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Digital Twins to improve the resilience of System of Systems - a Systematic Literature Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhancing data anomaly prediction and real-time physical problem detection with Digital Twins and Cognitive Super Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-025-02460-x⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 211, pp.111616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431098v1</w:t>
+                <w:t xml:space="preserve">hal-05391673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Digital Twins to improve the resilience of System of Systems - a Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.111616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-025-02460-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04990296v2</w:t>
+                <w:t xml:space="preserve">hal-05431098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaDOP: A Pharo Framework for Implementing Software Product Lines using Delta-Oriented Programming and Model-Based Engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+                <w:t xml:space="preserve">Jeremie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80, pp.101283. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599790v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data interoperability assessment, case of messaging‐based data exchanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PhaDOP: A Pharo Framework for Implementing Software Product Lines using Delta-Oriented Programming and Model-Based Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smr.2538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.101283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980732v1</w:t>
+                <w:t xml:space="preserve">hal-04599790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements engineering and enterprise architecture-based software discovery and reuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data interoperability assessment, case of messaging‐based data exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Moalla</w:t>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11334-021-00423-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smr.2538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517911v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards software reuse through an enterprise architecture-based software capability profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Requirements engineering and enterprise architecture-based software discovery and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2020.1843076⟩</w:t>
+              <w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11334-021-00423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997243v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Innovative Educational Method to Train Students to Agile Approaches in Higher Education: The A.L.P.E.S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards software reuse through an enterprise architecture-based software capability profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.29-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/educsci11060267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2020.1843076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242393v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Data Exchanges, Towards a Tooled Approach for Data Interoperability Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward an Innovative Educational Method to Train Students to Agile Approaches in Higher Education: The A.L.P.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38704-4_15⟩</w:t>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/educsci11060267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905616v1</w:t>
+                <w:t xml:space="preserve">hal-03242393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Smalltalk technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of Data Exchanges, Towards a Tooled Approach for Data Interoperability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 864, pp.345-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38704-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2020.102518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960557v1</w:t>
+                <w:t xml:space="preserve">hal-02905616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Extraction of Cybersecurity Concepts: An LSTM Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Advances in Smalltalk technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9193945⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199, pp.102518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2020.102518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434421v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End User Live Programming Environment for Robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Information Extraction of Cybersecurity Concepts: An LSTM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics &amp; Automation Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/RAEJ.2018.03.555608⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.3945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9193945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775280v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the measurement of Enterprise Information Systems agility to support EIS improving projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">End User Live Programming Environment for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agile Systems and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJASM.2018.10015581⟩</w:t>
+              <w:t xml:space="preserve">Robotics &amp; Automation Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19080/RAEJ.2018.03.555608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847787v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards the measurement of Enterprise Information Systems agility to support EIS improving projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agile Systems and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.222-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJASM.2018.10015581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589721v1</w:t>
+                <w:t xml:space="preserve">hal-01847787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software quality metrics aggregation in industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building a ROS-Based Testbed for Realistic Multi-Robot Simulation: Taking the Exploration as an Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zhi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Vasilescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Special Issue: Software Maintenance and Reengineering (CSMR 2011), 25 (10), pp.1117-1135. </w:t>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smr.1558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/robotics6030021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01059077v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZONE: Layer Identification in the presence of Cyclic Dependencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Software quality metrics aggregation in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mordal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Serebrenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software: Evolution and Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue: Software Maintenance and Reengineering (CSMR 2011), 25 (10), pp.1117-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smr.1558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732655v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving cyclic dependencies between packages with Enriched Dependency Structural Matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OZONE: Layer Identification in the presence of Cyclic Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.2164⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (8), pp.1055-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748120v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Resolving cyclic dependencies between packages with Enriched Dependency Structural Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5381/jot.2012.11.1.a4⟩</w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.2164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692569v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.N/A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2012.11.1.a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Supporting Simultaneous Versions for Software Evolution Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (12), pp.1177-1193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2010.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2354,6883 +2479,6883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin System of Systems: A Layered Architecture Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Geryes Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyber on Board</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Data Integrity with CSDT: A Solution to Predict Data Disturbance in IoT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFIP International Conference on Product Lifecycle Management (PLM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faulty IoT Network: Simulating Sensors and Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Conference on Information Systems and Technologies (WorldCIST 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Budva, Montenegro. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-04829-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pulse Project: a framework for supervising data exchanges in an IoT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence en IngénieriE du Logiciel (CIEL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274478v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pulse Project: a framework for supervising data exchanges in an IoT system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Chamonix, France</w:t>
+              <w:t xml:space="preserve">CONGRES INFORSID -Atelier 2 : Évolution des SI : vers des SI pervasifs ? (INFORSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082221v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+                <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou T Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES INFORSID -Atelier 2 : Évolution des SI : vers des SI pervasifs ? (INFORSID 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence en IngénieriE du Logiciel (CIEL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250112v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Data Exchange among Heterogeneous IoT Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Semantic Software Capability Profile based on Enterprise Architecture for Software Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SYSTEMS AND APPLICATIONS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Software and System Reuse (ICSR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Hammamet (Online), Tunisia. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64694-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082172v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Software Capability Profile based on Enterprise Architecture for Software Reuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of Data Exchange among Heterogeneous IoT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Software and System Reuse (ICSR 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SYSTEMS AND APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tarbe, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059082v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the business/IT alignment of information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Goepp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain (ILS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Texas, Apr 2020, Austin, United States. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Interoperability Assessment Towards the Resilience of Data Exchange Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290443v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Interoperability Assessment Towards the Resilience of Data Exchange Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cold-start cybersecurity ontology population using information extraction with LSTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cyber Security for Emerging Technologies (CSET 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Doha, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSET.2019.8904905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434432v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-start cybersecurity ontology population using information extraction with LSTM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis and Remediation of Interoperability problems of an AMQP based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elcaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security for Emerging Technologies (CSET 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434425v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Remediation of Interoperability problems of an AMQP based system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.683-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053123v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Framework For Business Process Automation And Re-engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ontology-based Software Capability Container for RESTful APIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IEEE International Conference on Intelligent Systems (IS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madeira, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680745v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM Recurrent Neural Networks for Cybersecurity Named Entity Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards service orchestration through software capability profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luigi Lavazza; Roy Oberhauser; Radek Koci, Oct 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680741v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Software Capability Container for RESTful APIs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of Information Exchanges among Distributed IS, an Industrial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Intelligent Systems (IS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877278v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards service orchestration through software capability profile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LSTM Recurrent Neural Networks for Cybersecurity Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICSEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luigi Lavazza; Roy Oberhauser; Radek Koci, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689071v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Information Exchanges among Distributed IS, an Industrial Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intelligent Framework For Business Process Automation And Re-engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, France. pp.624-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS.2018.8710523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680795v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Data Exchanges, Contribution to Data Interoperability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, France. pp.199-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IS.2018.8710485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment conceptual Framework for the modernization of Legacy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir M'Baya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBaaS-based Authentication service for handicraft products traceability system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SKIMA.2018.8631519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Information System Toward A Robotic Process Automation Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Mallek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability Profile for Enterprise Application Integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soyez agiles dans les A.L.P.E.S. ! Une pédagogie en mode agile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serpaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556689v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment conceptual framework for the modernization of legacy systems</w:t>
+                <w:t xml:space="preserve">Conceptual interoperability framework for software development and maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir M'Baya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rami Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Malabe, Sri Lanka. pp.1-11</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.1327-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008437v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual interoperability framework for software development and maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capability Profile for Enterprise Application Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bonner Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.1327-1332</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8280035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007900v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyez agiles dans les A.L.P.E.S. ! Une pédagogie en mode agile.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An assessment conceptual framework for the modernization of legacy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Pinot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Malabe, Sri Lanka. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503723v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability profile for enterprise application integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Funchal, France. pp.1333-1337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICE.2017.8280035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Belgrade, Serbia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès national INFormatique des ORganisation et Systèmes d'Information et de Décision (Inforsid 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327909v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology based multi criteria recomanded system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406641v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based multi criteria recomanded system to guide internship assignment process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Sang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">SHARC'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788507v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Tanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHARC'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480221v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ontology based multi criteria recommendation system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPU, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">9th IEEE International Workshop on Knowledge Acquisition Reuse &amp; Evaluation (KARE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313782v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ontology based system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Signal Image Technology &amp; Internet Based Systems (SITIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518662v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based multi criteria recommendation system to guide internship assignment process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Workshop on Knowledge Acquisition Reuse &amp; Evaluation (KARE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">34ème Congrès national INFormatique des ORganisation et Systèmes d'Information et de Décision (Inforsid 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438752v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based system to guide internship assignment process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Sang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Signal Image Technology &amp; Internet Based Systems (SITIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438751v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Sang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Questions de Pédagogie pour l'Enseignement Supérieur (QPES 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWST 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161923v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179466v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163030v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Fronton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Questions de Pédagogie pour l'Enseignement Supérieur (QPES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680756v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Xuan Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWST 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680766v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Estefó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Campusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. pp.438-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326520v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for testing mobile autonomous robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, France. pp.1842-1847, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Quality Assurance Tests for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National conference on "control architecture of robots"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Software Restructuring: Analyzing a Concrete Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Software Maintenance and Reengineering (CSMR'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2011, Oldenburg, Germany. pp.279--286</w:t>
+              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745773v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00637367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Retrieval and Ranking of Undesired Package Cycles in Large Software Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Zurich, Switzerland. pp.260-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21952-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00614770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Legacy Software Restructuring: Analyzing a Concrete Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Software Maintenance and Reengineering (CSMR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2011, Oldenburg, Germany. pp.279--286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00637367v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLOC: a Trait-Based Collections Library – a Preliminary Experience Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00511902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Incremental Change in Large System Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Kellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying cycle causes with CycleTable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAMOOSr 2009 - 3rd Workshop on FAMIX and MOOSE in Software Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQUALE -- Software QUALity Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bellingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Conference on Software Maintenance and Reengineering (CSMR'09), European Projects Track, Hal-Id =</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying cycle causes with Enriched Dependency Structural Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrice de dépendances enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Squale Model - A Practice-based Industrial Quality Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Software maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Quality of your Software with MoQam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAMOOSr 2008 - 2nd Workshop on FAMIX and Moose in Reengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Dependency Structure Matrix for Moose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAMOOSr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9240,137 +9365,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Digital Twins to Bolster the Resilience of IoT System-of-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du CSRS (GDR GPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9380,218 +9505,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Digital Twins for Smart Manufacturing and IoT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">generis-publishing; libroterra, pp.97, In press, 979-8-89248-098-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep into Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Square Bracket Associates, pp.420, 2013, 978-3952334164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9601,227 +9726,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisations pour la remodularisation à large échelle des systèmes à objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution et rénovation des systèmes logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de mesure de la qualité des logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution et rénovation des systèmes logiciels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9831,372 +9956,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Pharo: un nouveau Smalltalk open source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo: un nouveau Smalltalk open source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746242v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'applications en Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package et gestion de versions en Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10206,454 +10331,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi du GDR GPL ADaptation DYnamique et ConTinue ADDYCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabéa Ameur-Boulifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical System of Digital Twins: A Holistic Architecture for Swarm System Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoSAF: A Pharo-Based Framework for Enhancing System of Systems Dependencies Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou F Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse Action commune INFORSID -MACS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10663,1063 +10788,1063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSE and FAMIX 3.0: an Interexchange Format and Source Code Model Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Cavalcante Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles Assessment with CycleTable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software metric for Java and C++ practices (Workpackage 1.1)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Technical and Economical Model (Workpackage 2.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.44</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bellingard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533617v2</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices in the Squale Quality Model (Squale Deliverable 1.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bellingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and Economical Model (Workpackage 2.1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Visualization of Practices and Metrics (Workpackage 1.2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.16</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533656v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Practices and Metrics (Workpackage 1.2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Technical Model for Remediation (Workpackage 2.2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.56</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bellingard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533618v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Model for Remediation (Workpackage 2.2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Software metric for Java and C++ practices (Workpackage 1.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.18</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533659v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Squale Model - A Practice-based Industrial Quality Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00637363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11729,100 +11854,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Package Dependencies Analysis and Remediation in Object-Oriented Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université des Sciences et Technologie de Lille - Lille I, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00601546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11832,105 +11957,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’agilité des systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Lyon 2 Lumière, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02928813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12077,51 +12202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-021-00423-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1843076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38704-4_15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9193945" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/RAEJ.2018.03.555608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64694-3_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSET.2019.8904905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04053123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elcaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Torkhani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Malek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680795v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710485" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008452v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir M'Baya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mallek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556689v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313782v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bellingard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wertz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569893v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639279v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533617v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533654v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Franchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533659v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Spiegeleer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-021-00423-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1843076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38704-4_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9193945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/RAEJ.2018.03.555608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64694-3_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSET.2019.8904905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04053123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elcaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Torkhani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Malek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710523" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710485" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir M'Baya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mallek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438752v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bellingard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498446v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wertz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746241v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Franchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533617v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>