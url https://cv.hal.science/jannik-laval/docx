--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2595,273 +2595,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Geryes Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Cyber on Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162919v1</w:t>
+                <w:t xml:space="preserve">hal-05077355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Bounceur</w:t>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Geryes Aoun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyber on Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t>
+              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077355v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Data Integrity with CSDT: A Solution to Predict Data Disturbance in IoT Systems</w:t>
               </w:r>
@@ -3066,501 +3066,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou T Niang</w:t>
+                <w:t xml:space="preserve">Boubou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816240v1</w:t>
+                <w:t xml:space="preserve">hal-03673588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Interoperability Connectors using Software Product Lines Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubou Niang</w:t>
+                <w:t xml:space="preserve">Using Moose platform for the implementation of a Software Product Line according to model-based Delta-Oriented Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamza Sahli</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Software Technologies (ICSOFT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673588v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pulse Project: a framework for supervising data exchanges in an IoT system</w:t>
+                <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Thiam Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Ghzaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dafflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Chamonix, France</w:t>
+              <w:t xml:space="preserve">CONGRES INFORSID -Atelier 2 : Évolution des SI : vers des SI pervasifs ? (INFORSID 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082221v1</w:t>
+                <w:t xml:space="preserve">hal-03250112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Pulse : vers la supervision des échanges dans un système IoT</w:t>
+                <w:t xml:space="preserve">The Pulse Project: a framework for supervising data exchanges in an IoT system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES INFORSID -Atelier 2 : Évolution des SI : vers des SI pervasifs ? (INFORSID 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">1st IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 (ARCI’ 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250112v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Generation of Interoperability Connectors using Software Product Line Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubou T Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,719 +4435,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Software Capability Container for RESTful APIs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Amdouni</w:t>
+                <w:t xml:space="preserve">LSTM Recurrent Neural Networks for Cybersecurity Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Intelligent Systems (IS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">ICSEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luigi Lavazza; Roy Oberhauser; Radek Koci, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877278v1</w:t>
+                <w:t xml:space="preserve">hal-04680741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards service orchestration through software capability profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+                <w:t xml:space="preserve">Analysis of Data Exchanges, Contribution to Data Interoperability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, France. pp.199-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS.2018.8710485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689071v1</w:t>
+                <w:t xml:space="preserve">hal-04680749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Information Exchanges among Distributed IS, an Industrial Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+                <w:t xml:space="preserve">Ontology-based Software Capability Container for RESTful APIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Intelligent Systems (IS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680795v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM Recurrent Neural Networks for Cybersecurity Named Entity Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Gasmi</w:t>
+                <w:t xml:space="preserve">Towards service orchestration through software capability profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luigi Lavazza; Roy Oberhauser; Radek Koci, Oct 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Interoperability for Enterprise Systems And Applications (I-ESA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680741v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Framework For Business Process Automation And Re-engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Torkhani</w:t>
+                <w:t xml:space="preserve">Analysis of Information Exchanges among Distributed IS, an Industrial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Malek</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680745v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Data Exchanges, Contribution to Data Interoperability Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Amokrane</w:t>
+                <w:t xml:space="preserve">Intelligent Framework For Business Process Automation And Re-engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Derras</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Intelligent Systems (IS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, France. pp.199-208, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Funchal - Madeira, France. pp.624-629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IS.2018.8710485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IS.2018.8710523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680749v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment conceptual Framework for the modernization of Legacy Systems</w:t>
               </w:r>
@@ -5241,51 +5241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBaaS-based Authentication service for handicraft products traceability system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. El Beqqali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,51 +5345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Information System Toward A Robotic Process Automation Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,243 +5447,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyez agiles dans les A.L.P.E.S. ! Une pédagogie en mode agile.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+                <w:t xml:space="preserve">Conceptual interoperability framework for software development and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Pinot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.1327-1332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503723v1</w:t>
+                <w:t xml:space="preserve">hal-02007900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual interoperability framework for software development and maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Torkhani</w:t>
+                <w:t xml:space="preserve">Soyez agiles dans les A.L.P.E.S. ! Une pédagogie en mode agile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serpaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Engineering, Technology and Innovation (ICE/ITMC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Funchal, Portugal. pp.1327-1332</w:t>
+              <w:t xml:space="preserve">9ème Colloque Questions de Pédagogie dans l'Enseignement Supérieur (QPES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007900v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability Profile for Enterprise Application Integration</w:t>
               </w:r>
@@ -5875,274 +5875,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability profile for enterprise application integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
+                <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8280035⟩</w:t>
+              <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680754v1</w:t>
+                <w:t xml:space="preserve">hal-01585703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Hora</w:t>
+                <w:t xml:space="preserve">Capability profile for enterprise application integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Engineering, Technology and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Funchal, France. pp.1333-1337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE.2017.8280035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585703v1</w:t>
+                <w:t xml:space="preserve">hal-04680754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
               </w:r>
@@ -6204,364 +6204,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology based multi criteria recomanded system to guide internship assignment process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir M'Baya</w:t>
+                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Tanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788507v1</w:t>
+                <w:t xml:space="preserve">hal-01518662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology based multi criteria recomanded system to guide internship assignment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir M'Baya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Sang Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+                <w:t xml:space="preserve">Abdelaziz A Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHARC'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480221v1</w:t>
+                <w:t xml:space="preserve">hal-01788507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Sang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zohra Tanane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
+              <w:t xml:space="preserve">SHARC'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518662v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology based multi criteria recommendation system to guide internship assignment process</w:t>
               </w:r>
@@ -6871,64 +6871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Sang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Sang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t>
+                <w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
@@ -7182,97 +7182,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, France. pp.3407-3414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163030v1</w:t>
+                <w:t xml:space="preserve">hal-04680756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for performance benchmarking of multi-robot exploration</w:t>
+                <w:t xml:space="preserve">Métriques pour le benchmarking de performance d’exploration multi-robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
@@ -7290,82 +7299,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04680756v1</w:t>
+                <w:t xml:space="preserve">hal-01163030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES A.L.P.E.S. : APPROCHES AGILES POUR L’ENSEIGNEMENT SUPERIEUR</w:t>
               </w:r>
@@ -7453,282 +7453,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t>
+                <w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Xuan Sang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+                <w:t xml:space="preserve">Pablo Estefó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Campusano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1412.4629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326520v1</w:t>
+                <w:t xml:space="preserve">hal-04680809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Live Programming in ROS with PhaROS and LRP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Campusano</w:t>
+                <w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Xuan Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Domain-Specific Languages and Models for Robotic Systems (DSLRob 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWST 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680809v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Size Optimization for Multi-robot Exploration</w:t>
               </w:r>
@@ -8797,243 +8797,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cycle causes with Enriched Dependency Structural Matrix</w:t>
+                <w:t xml:space="preserve">Matrice de dépendances enrichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Denier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">LMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00498446v1</w:t>
+                <w:t xml:space="preserve">inria-00498463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice de dépendances enrichie</w:t>
+                <w:t xml:space="preserve">Identifying cycle causes with Enriched Dependency Structural Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Piers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">WCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00498463v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00498446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Squale Model - A Practice-based Industrial Quality Model</w:t>
               </w:r>
@@ -9278,51 +9278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAMOOSr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,220 +9964,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharo: un nouveau Smalltalk open source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746242v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Denier</w:t>
+                <w:t xml:space="preserve">Pharo: un nouveau Smalltalk open source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
+                <w:t xml:space="preserve">hal-00746242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'applications en Pharo</w:t>
               </w:r>
@@ -10463,51 +10463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical System of Digital Twins: A Holistic Architecture for Swarm System Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12202,51 +12202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Spiegeleer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-021-00423-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1843076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38704-4_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9193945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/RAEJ.2018.03.555608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64694-3_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSET.2019.8904905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04053123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elcaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689071v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Torkhani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Malek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710523" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710485" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir M'Baya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mallek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438752v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bellingard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498446v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wertz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746241v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Franchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533617v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Spiegeleer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599790v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Thiam Niang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.2538" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Moalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-021-00423-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2020.1843076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11060267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38704-4_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Gasmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9193945" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/RAEJ.2018.03.555608" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics6030021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2164" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2012.11.1.a4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.11.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Riahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04829-6_9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Niang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou T Niang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Ghzaiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64694-3_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Darii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSET.2019.8904905" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04053123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elcaidi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710485" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877278v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Torkhani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Malek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2018.8710523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir M'Baya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahbabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Beqqali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKIMA.2018.8631519" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Mallek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pinot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonner Cherifi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz A Bouras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438752v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353852" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Estef&#243;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Campusano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1412.4629" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_37" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21952-8_19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511902v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourgois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bellingard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wertz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746241v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154399v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rab&#233;a Ameur-Boulifa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593795v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Franchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533659v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533617v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928813v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>