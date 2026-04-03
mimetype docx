--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5092-551X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">177967234</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-9998-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -213,2259 +234,2259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Effects of Augmented Reality on Message Credibility When Visualizing Environmental Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 32 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.1087-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3634786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can Visualization Research Do for Climate? A Workshop Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen-Nicole Kostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Subbarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (4), pp.78-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2025.3566453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animating Hypothetical Trips to Communicate Space-Based Temporal Uncertainty on Digital Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (6), pp.2942 - 2954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3388517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Insights into INTUIT: An INteractive Tactile Physicalization for User Interpretation of RADAR Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Moorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramarz Samavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (5), pp.91-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2023.3286228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Showing Data about People: A Design Space of Anthropographics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazareno Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.1661-1679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception! Immersion! Empowerment! Superpowers as Inspiration for Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (1), pp.22-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Tasks and Visualizations in Multiverse Analysis Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1), pp.402-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.14443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Capturing Approaches in Shared Fabrication Workshops: Current Practice and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Issue CSCW 2022, 6 (CSCW2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Video Summarization: Multifarious Uses, Summarization Process and Ad-Hoc Coordination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3449214⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160860v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data to Physicalization: A Survey of the Physical Rendering Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramarz Samavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahdavi-Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Yazdanbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), pp.569-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.14330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Huron</w:t>
+                <w:t xml:space="preserve">Surgical Video Summarization: Multifarious Uses, Summarization Process and Ad-Hoc Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Alexander</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sheida Nozari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.140:1-140:23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440827v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (6), pp.21-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3027223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice E Rogowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vande Moere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dagstuhl Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dagstuhl Reports, 8 (10), pp.127-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/DagRep.8.10.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blinded with Science or Informed by Charts? A Replication Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.781-790. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2744298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Use of a Dynamic Physical Bar Chart for Data Exploration and Presentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Taher</w:t>
+                <w:t xml:space="preserve">Embedded Data Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.451 - 460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598498⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23, pp.461 - 470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399108v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Data Representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigating the Use of a Dynamic Physical Bar Chart for Data Exploration and Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Woodruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23, pp.461 - 470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598608⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.451 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377901v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Psychophysical Investigation of Size as a Physical Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), pp.479 - 488. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Visual Representations: Investigating the Use of Tangible Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Transactions on Visualization and Computer Graphics, 20 (12), pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction Model for Visualizations Beyond The Desktop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (12), pp.2396 - 2405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2475,3628 +2496,3628 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Data Harder to Read: Visualizations that Intentionally Increase Time and Effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AROM: Rambling Along Data in Augmented Reality to Explore Large Order of Magnitude Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization for Climate Action and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Helen-Nicole Kostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Subbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viz4Climate 2024 - IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the Environmental Impact of Dietary Choices: Exploring an Interactive Mini-World as a Proxy to Communicate Three Planetary Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Conference on l'Interaction Humain-Machine (IHM '24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649792.3649804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edo: A Participatory Data Physicalization on the Climate Impact of Dietary Choices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Sauvé</w:t>
+                <w:t xml:space="preserve">An Interdisciplinary Approach to Designing and Evaluating Data-Driven Interactive Experiences for Sustainable Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambre Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2023 - 17th International Conference on Tangible Embedded and Embodied Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3569009.3572807⟩</w:t>
+              <w:t xml:space="preserve">Workshop on HCI for Climate Change at CHI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7961762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906849v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interdisciplinary Approach to Designing and Evaluating Data-Driven Interactive Experiences for Sustainable Decision-Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edo: A Participatory Data Physicalization on the Climate Impact of Dietary Choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HCI for Climate Change at CHI 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7961762⟩</w:t>
+              <w:t xml:space="preserve">TEI 2023 - 17th International Conference on Tangible Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Warsaw (POLAND), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3569009.3572807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103414v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Melbourne, Australia. pp.141--145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources de connaissances dans les ateliers de fabrication : objectifs et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'23: 34ème Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. pp.1-13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Documentation Considered Harmful (Some of the Time)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Rigaud</w:t>
+                <w:t xml:space="preserve">Ride Your Data : Raise your Arms, Scream, and Experience your Data from a Roller Coaster Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2022 - Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, New Orleans / Hybrid, United States</w:t>
+              <w:t xml:space="preserve">alt.VIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808703v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning Situated Visualizations of Environmental Footprints in an Urban Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automating Documentation Considered Harmful (Some of the Time)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS4Good - Visualization for Social Good workshop held as part of IEEE VIS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2022 - Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans / Hybrid, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7053934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770857v1</w:t>
+                <w:t xml:space="preserve">hal-03808703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do You See What You Mean? Using Predictive Visualizations to Reduce Optimism in Duration Estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Envisioning Situated Visualizations of Environmental Footprints in an Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bucchieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2022 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3491102.3502010⟩</w:t>
+              <w:t xml:space="preserve">VIS4Good - Visualization for Social Good workshop held as part of IEEE VIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7053934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599998v1</w:t>
+                <w:t xml:space="preserve">hal-03770857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ride Your Data : Raise your Arms, Scream, and Experience your Data from a Roller Coaster Cart</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Do You See What You Mean? Using Predictive Visualizations to Reduce Optimism in Duration Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">alt.VIS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2022 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491102.3502010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121896v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Anthropographics Promote Prosociality? A Review and Large-Sample Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazareno Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Yokohama / Virtual, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Locomotion and Visual Overview on Spatial Memory when Interacting with Wall Displays</w:t>
+                <w:t xml:space="preserve">Increasing the Transparency of Research Papers with Explorable Multiverse Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhraneel Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
+              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300521⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077052v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Transparency of Research Papers with Explorable Multiverse Analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of Locomotion and Visual Overview on Spatial Memory when Interacting with Wall Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Schjerlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300295⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976951v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Relevant are Incidental Power Poses for HCI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New York, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2017, New York, United States. pp.1409 - 1422, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I Stay or Should I Go? Selecting Between Touch and Mid-Air Gestures for Large-Display Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring Interactions with Physically Dynamic Bar Charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Karnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9_31⟩</w:t>
+              <w:t xml:space="preserve">CHI 2015 - Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.3237-3246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399088v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Interactions with Physically Dynamic Bar Charts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should I Stay or Should I Go? Selecting Between Touch and Mid-Air Gestures for Large-Display Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Weichel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mikkel Rønne Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Boring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2015 - Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702604⟩</w:t>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.455-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219056v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and Challenges for Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Karnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2015, New York, NY, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conglei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2014, Toronto, ON, Canada. pp.3845--3854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828270v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conglei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.543-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935978v1</w:t>
+                <w:t xml:space="preserve">hal-01828270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.2593-2602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coutrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2012, Austin, TX, United States. pp.2865-2874, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2207676.2208691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MudPad: tactile feedback and haptic texture overlay for touch surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces (ITS '10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2010, Saarebruck, Germany. pp.11-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1936652.1936655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAP Widgets: Bridging the Gap Between Virtual and Physical Controls on Tabletops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">SLAPbook: tangible widgets on multi-touch tables in groupware environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramsin Khoshabeh</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsin Koshabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '09 SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1518701.1518779⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Tangible and Embedded Interaction (TEI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Feb 2009, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1517664.1517725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406554v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAPbook: tangible widgets on multi-touch tables in groupware environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">SLAP Widgets: Bridging the Gap Between Virtual and Physical Controls on Tabletops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramsin Koshabeh</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsin Khoshabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tangible and Embedded Interaction (TEI'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1517664.1517725⟩</w:t>
+              <w:t xml:space="preserve">CHI '09 SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2009, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1518701.1518779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406561v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REXband: A Multi-User Interactive Exhibit for Exploring Medieval Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on New interfaces for musical expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2007, New York, United States. pp.172-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1279740.1279773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6106,526 +6127,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Feasibility of a Participatory Data Physicalization of CO₂e Emissions for Dietary Choices in Collective Catering Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2025 - (poster track)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Windows: Towards Immersive Journeys into Global Living Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1 - 3, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641825.3689694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Visualize Food Quantities to Prevent Food Waste? Examples and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2022 - IEEE Visualization &amp; Visual Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Conference on Information Visualization (INFOVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6635,344 +6656,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Production - Section Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making with Data | Physical Design and Craft in a Data-Driven World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A K Peters/CRC Press, 2022, 9781032182223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vande Moere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, 2021, Springer Reference, 978-3-319-27648-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_94-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113248v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11190, Springer, pp.185-220, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01388-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,154 +7003,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IHM : Interaction Humain/Machine, la méthode Ember</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific mediation comic by Inria Communication Departement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7139,551 +7160,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Value Reading: The Use of Motion to Gradually Examine Data Involving Large Magnitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Windows: Towards a Workflow for Immersive Journeys into Global Living Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Ways of Being Transparent in Human-Computer Interaction Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Benjamin Vornhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iarygina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavous Salehzadeh Niksirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing Visualization Studies as Registered Reports: Expected Benefits and Researchers' Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitely Maybe: Hedges And Boosters in the HCI Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7693,100 +7714,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and tangible information visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA112039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00981521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7796,233 +7817,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Did Authors Value in the CHI'16 Reviews They Received?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2016 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.596 - 608, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2892576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization-Mediated Alleviation of the Planning Fallacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geoffrey Ellis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. DECISIVe : Workshop on Dealing with Cognitive Biases in Visualisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8090,51 +8111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F2DEB1C"/>
+    <w:nsid w:val="87B4E4DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8321,51 +8342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-551X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9998-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200516v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen-Nicole Kostis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbarao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2025.3566453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3388517" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Moorman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2023.3286228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931257v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3023013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114844" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Hall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice E Rogowitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vande Moere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Taher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woodruff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598498" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598608" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467951" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847218v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649804" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572807" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961762" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583974" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bucchieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7053934" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3502010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445637" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02077052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schjerlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300521" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976951v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhraneel Sarma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300295" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01758764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173588" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel R&#248;nne Jakobsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boring" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9_31" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weichel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702604" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702180" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Karrer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936655" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Weiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jennings" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Khoshabeh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Koshabeh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517664.1517725" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wolf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279740.1279773" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Brasier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3689694" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03832726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113248v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_94-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Welch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01388-2_7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benjamin Vornhagen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarygina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavous Salehzadeh Niksirat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441049v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981521v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892576" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500560v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-551X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177967234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9998-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200516v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen-Nicole Kostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbarao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2025.3566453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3388517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Moorman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2023.3286228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931257v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3023013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114844" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Hall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice E Rogowitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vande Moere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598608" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Taher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woodruff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847218v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649804" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961762" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572807" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bucchieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7053934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3502010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445637" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhraneel Sarma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02077052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schjerlund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300521" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01758764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173588" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weichel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702604" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel R&#248;nne Jakobsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boring" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9_31" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Karrer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936655" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Weiss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jennings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Koshabeh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517664.1517725" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Khoshabeh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518779" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wolf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279740.1279773" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Brasier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3689694" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03832726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113248v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_94-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Welch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01388-2_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benjamin Vornhagen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarygina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavous Salehzadeh Niksirat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441049v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981521v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405042v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892576" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>