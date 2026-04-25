--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -714,278 +714,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Showing Data about People: A Design Space of Anthropographics</w:t>
+                <w:t xml:space="preserve">Perception! Immersion! Empowerment! Superpowers as Inspiration for Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Morais</w:t>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.1661-1679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3023013⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931257v2</w:t>
+                <w:t xml:space="preserve">hal-03342677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception! Immersion! Empowerment! Superpowers as Inspiration for Visualization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Showing Data about People: A Design Space of Anthropographics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+                <w:t xml:space="preserve">Luiz Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+                <w:t xml:space="preserve">Nazareno Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.22-32. </w:t>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.1661-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2020.3023013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342677v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Tasks and Visualizations in Multiverse Analysis Reports</w:t>
               </w:r>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Data Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Transactions on Visualization and Computer Graphics, 20 (12), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,3654 +2470,3788 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Data Harder to Read: Visualizations that Intentionally Increase Time and Effort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Background Music Matter in Data Videos? A Study of Music's Impact on Persuasion, Engagement, and Recall in Existing Data Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Mahyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00006⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372969v1</w:t>
+                <w:t xml:space="preserve">hal-05582996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AROM: Rambling Along Data in Augmented Reality to Explore Large Order of Magnitude Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+                <w:t xml:space="preserve">Making Data Harder to Read: Visualizations that Intentionally Increase Time and Effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224602v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization for Climate Action and Sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Subbaro</w:t>
+                <w:t xml:space="preserve">AROM: Rambling Along Data in Augmented Reality to Explore Large Order of Magnitude Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viz4Climate 2024 - IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Virtual, United States</w:t>
+              <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798749v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the Environmental Impact of Dietary Choices: Exploring an Interactive Mini-World as a Proxy to Communicate Three Planetary Boundaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Hachet</w:t>
+                <w:t xml:space="preserve">Visualization for Climate Action and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen-Nicole Kostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Subbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on l'Interaction Humain-Machine (IHM '24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viz4Climate 2024 - IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3649792.3649804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04484088v1</w:t>
+                <w:t xml:space="preserve">hal-04798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interdisciplinary Approach to Designing and Evaluating Data-Driven Interactive Experiences for Sustainable Decision-Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing the Environmental Impact of Dietary Choices: Exploring an Interactive Mini-World as a Proxy to Communicate Three Planetary Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HCI for Climate Change at CHI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+              <w:t xml:space="preserve">35th Conference on l'Interaction Humain-Machine (IHM '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7961762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3649792.3649804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edo: A Participatory Data Physicalization on the Climate Impact of Dietary Choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interdisciplinary Approach to Designing and Evaluating Data-Driven Interactive Experiences for Sustainable Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Sauvé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2023 - 17th International Conference on Tangible Embedded and Embodied Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Warsaw (POLAND), Poland. </w:t>
+              <w:t xml:space="preserve">Workshop on HCI for Climate Change at CHI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3569009.3572807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7961762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906849v1</w:t>
+                <w:t xml:space="preserve">hal-04103414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
+                <w:t xml:space="preserve">Edo: A Participatory Data Physicalization on the Climate Impact of Dietary Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Huron</w:t>
+                <w:t xml:space="preserve">Kim Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2023, Melbourne, Australia. pp.141--145, </w:t>
+              <w:t xml:space="preserve">TEI 2023 - 17th International Conference on Tangible Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Warsaw (POLAND), Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3569009.3572807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394592v1</w:t>
+                <w:t xml:space="preserve">hal-03906849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources de connaissances dans les ateliers de fabrication : objectifs et défis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'23: 34ème Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583961.3583974⟩</w:t>
+              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Melbourne, Australia. pp.141--145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015740v1</w:t>
+                <w:t xml:space="preserve">hal-04394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ride Your Data : Raise your Arms, Scream, and Experience your Data from a Roller Coaster Cart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Casamayou</w:t>
+                <w:t xml:space="preserve">Ressources de connaissances dans les ateliers de fabrication : objectifs et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">alt.VIS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'23: 34ème Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121896v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Documentation Considered Harmful (Some of the Time)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Rigaud</w:t>
+                <w:t xml:space="preserve">Ride Your Data : Raise your Arms, Scream, and Experience your Data from a Roller Coaster Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2022 - Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, New Orleans / Hybrid, United States</w:t>
+              <w:t xml:space="preserve">alt.VIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808703v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning Situated Visualizations of Environmental Footprints in an Urban Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automating Documentation Considered Harmful (Some of the Time)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS4Good - Visualization for Social Good workshop held as part of IEEE VIS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2022 - Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans / Hybrid, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7053934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770857v1</w:t>
+                <w:t xml:space="preserve">hal-03808703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do You See What You Mean? Using Predictive Visualizations to Reduce Optimism in Duration Estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Envisioning Situated Visualizations of Environmental Footprints in an Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bucchieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2022 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3491102.3502010⟩</w:t>
+              <w:t xml:space="preserve">VIS4Good - Visualization for Social Good workshop held as part of IEEE VIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7053934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599998v1</w:t>
+                <w:t xml:space="preserve">hal-03770857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Anthropographics Promote Prosociality? A Review and Large-Sample Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Morais</w:t>
+                <w:t xml:space="preserve">Do You See What You Mean? Using Predictive Visualizations to Reduce Optimism in Duration Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2022 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491102.3502010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132731v1</w:t>
+                <w:t xml:space="preserve">hal-03599998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Transparency of Research Papers with Explorable Multiverse Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Anthropographics Promote Prosociality? A Review and Large-Sample Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazareno Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300295⟩</w:t>
+              <w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama / Virtual, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976951v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Locomotion and Visual Overview on Spatial Memory when Interacting with Wall Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Transparency of Research Papers with Explorable Multiverse Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhraneel Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Schjerlund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+                <w:t xml:space="preserve">Matthew Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
+              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077052v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Relevant are Incidental Power Poses for HCI?</w:t>
+                <w:t xml:space="preserve">Effects of Locomotion and Visual Overview on Spatial Memory when Interacting with Wall Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Schjerlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173588⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758764v1</w:t>
+                <w:t xml:space="preserve">hal-02077052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Relevant are Incidental Power Poses for HCI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2017, New York, United States. pp.1409 - 1422, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538595v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Interactions with Physically Dynamic Bar Charts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Hardy</w:t>
+                <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Karnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Weichel</w:t>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2015 - Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702604⟩</w:t>
+              <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2017, New York, United States. pp.1409 - 1422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219056v1</w:t>
+                <w:t xml:space="preserve">hal-01538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I Stay or Should I Go? Selecting Between Touch and Mid-Air Gestures for Large-Display Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Rønne Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Boring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.455-473, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges for Data Physicalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Interactions with Physically Dynamic Bar Charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Karnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhijit Karnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702180⟩</w:t>
+              <w:t xml:space="preserve">CHI 2015 - Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.3237-3246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120152v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities and Challenges for Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Karnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935978v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conglei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2014, Toronto, ON, Canada. pp.3845--3854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828270v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conglei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.2593-2602, </w:t>
+              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.543-546, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781831v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bach</w:t>
+                <w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.2593-2602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849079v2</w:t>
+                <w:t xml:space="preserve">hal-00781831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Coutrix</w:t>
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadine Couture</w:t>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772570v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694305v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MudPad: tactile feedback and haptic texture overlay for touch surfaces</w:t>
+                <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Borchers</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces (ITS '10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1936652.1936655⟩</w:t>
+              <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2012, Austin, TX, United States. pp.2865-2874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2207676.2208691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404492v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAPbook: tangible widgets on multi-touch tables in groupware environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MudPad: tactile feedback and haptic texture overlay for touch surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Weiss</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Borchers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tangible and Embedded Interaction (TEI'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1517664.1517725⟩</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces (ITS '10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2010, Saarebruck, Germany. pp.11-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1936652.1936655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406561v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAP Widgets: Bridging the Gap Between Virtual and Physical Controls on Tabletops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">SLAPbook: tangible widgets on multi-touch tables in groupware environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsin Khoshabeh</w:t>
+                <w:t xml:space="preserve">Ramsin Koshabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '09 SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2009, New York, United States. </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Tangible and Embedded Interaction (TEI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Feb 2009, New York, NY, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1518701.1518779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1517664.1517725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406554v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SLAP Widgets: Bridging the Gap Between Virtual and Physical Controls on Tabletops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsin Khoshabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI '09 SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2009, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1518701.1518779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">REXband: A Multi-User Interactive Exhibit for Exploring Medieval Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on New interfaces for musical expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2007, New York, United States. pp.172-177, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1279740.1279773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6127,267 +6261,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Feasibility of a Participatory Data Physicalization of CO₂e Emissions for Dietary Choices in Collective Catering Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2025 - (poster track)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Windows: Towards Immersive Journeys into Global Living Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6406,92 +6540,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1 - 3, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3641825.3689694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Visualize Food Quantities to Prevent Food Waste? Examples and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6507,146 +6641,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2022 - IEEE Visualization &amp; Visual Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Conference on Information Visualization (INFOVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6656,124 +6790,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Production - Section Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making with Data | Physical Design and Craft in a Data-Driven World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A K Peters/CRC Press, 2022, 9781032182223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6796,204 +6930,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vande Moere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, 2021, Springer Reference, 978-3-319-27648-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_94-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113248v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11190, Springer, pp.185-220, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01388-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7003,78 +7137,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IHM : Interaction Humain/Machine, la méthode Ember</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,51 +7240,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific mediation comic by Inria Communication Departement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7160,51 +7294,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Value Reading: The Use of Motion to Gradually Examine Data Involving Large Magnitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7239,73 +7373,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Windows: Towards a Workflow for Immersive Journeys into Global Living Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7327,487 +7461,487 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Ways of Being Transparent in Human-Computer Interaction Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Benjamin Vornhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iarygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavous Salehzadeh Niksirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonni Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publishing Visualization Studies as Registered Reports: Expected Benefits and Researchers' Attitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Definitely Maybe: Hedges And Boosters in the HCI Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441049v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definitely Maybe: Hedges And Boosters in the HCI Literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Publishing Visualization Studies as Registered Reports: Expected Benefits and Researchers' Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342756v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and tangible information visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00981521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7817,51 +7951,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Did Authors Value in the CHI'16 Reviews They Received?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7880,92 +8014,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2016 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.596 - 608, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2851581.2892576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization-Mediated Alleviation of the Planning Fallacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7985,65 +8119,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geoffrey Ellis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. DECISIVe : Workshop on Dealing with Cognitive Biases in Visualisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8111,51 +8245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87B4E4DA"/>
+    <w:nsid w:val="D5EE38DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8342,51 +8476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-551X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177967234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9998-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200516v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen-Nicole Kostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbarao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2025.3566453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3388517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Moorman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2023.3286228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931257v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3023013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114844" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Hall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice E Rogowitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vande Moere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598608" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Taher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woodruff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847218v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649804" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961762" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572807" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bucchieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7053934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3502010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445637" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhraneel Sarma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02077052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schjerlund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300521" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01758764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173588" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weichel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702604" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel R&#248;nne Jakobsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boring" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9_31" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Karrer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936655" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Weiss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jennings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Koshabeh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517664.1517725" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Khoshabeh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518779" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wolf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279740.1279773" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Brasier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3689694" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03832726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120663v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113248v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_94-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Welch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01388-2_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benjamin Vornhagen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarygina" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavous Salehzadeh Niksirat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441049v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981521v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405042v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892576" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500560v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-551X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177967234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9998-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200516v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen-Nicole Kostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbarao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2025.3566453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3388517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Moorman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2023.3286228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114844" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931257v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3023013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Hall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice E Rogowitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vande Moere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598608" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Taher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woodruff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847218v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791466" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649804" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583974" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bucchieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7053934" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3502010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445637" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhraneel Sarma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300295" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02077052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schjerlund" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300521" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01758764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173588" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel R&#248;nne Jakobsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boring" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9_31" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weichel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Karrer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936655" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jennings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Koshabeh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517664.1517725" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Khoshabeh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518779" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wolf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279740.1279773" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Brasier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3689694" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03832726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113248v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_94-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Welch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01388-2_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benjamin Vornhagen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarygina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavous Salehzadeh Niksirat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441049v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981521v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892576" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>