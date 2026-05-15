--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">177967234</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-4D-ic8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-9998-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -234,710 +255,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Effects of Augmented Reality on Message Credibility When Visualizing Environmental Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 32 (1), pp.1087-1097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3634786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can Visualization Research Do for Climate? A Workshop Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen-Nicole Kostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Subbarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (4), pp.78-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2025.3566453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animating Hypothetical Trips to Communicate Space-Based Temporal Uncertainty on Digital Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (6), pp.2942 - 2954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3388517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Insights into INTUIT: An INteractive Tactile Physicalization for User Interpretation of RADAR Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Moorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramarz Samavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (5), pp.91-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2023.3286228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception! Immersion! Empowerment! Superpowers as Inspiration for Visualization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey of Tasks and Visualizations in Multiverse Analysis Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+                <w:t xml:space="preserve">Brian D Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.22-32. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.402-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342677v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Showing Data about People: A Design Space of Anthropographics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazareno Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (3), pp.1661-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -965,5293 +986,5561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Tasks and Visualizations in Multiverse Analysis Reports</w:t>
+                <w:t xml:space="preserve">Perception! Immersion! Empowerment! Superpowers as Inspiration for Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian D Hall</w:t>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Bon Adriel Aseniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14443⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558950v1</w:t>
+                <w:t xml:space="preserve">hal-03342677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Capturing Approaches in Shared Fabrication Workshops: Current Practice and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Issue CSCW 2022, 6 (CSCW2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trevor Hogan</w:t>
+                <w:t xml:space="preserve">Data to Physicalization: A Survey of the Physical Rendering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramarz Samavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+                <w:t xml:space="preserve">Ali Mahdavi-Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Yazdanbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), pp.63-64. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.569-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440827v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data to Physicalization: A Survey of the Physical Rendering Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faramarz Samavati</w:t>
+                <w:t xml:space="preserve">Surgical Video Summarization: Multifarious Uses, Summarization Process and Ad-Hoc Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mahdavi-Amiri</w:t>
+                <w:t xml:space="preserve">Sheida Nozari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Yazdanbakhsh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), pp.569-598. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.140:1-140:23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3449214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440273v1</w:t>
+                <w:t xml:space="preserve">hal-03160860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Video Summarization: Multifarious Uses, Summarization Process and Ad-Hoc Coordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheida Nozari</w:t>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3449214⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160860v1</w:t>
+                <w:t xml:space="preserve">hal-03440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (6), pp.21-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3027223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice E Rogowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vande Moere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dagstuhl Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dagstuhl Reports, 8 (10), pp.127-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/DagRep.8.10.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blinded with Science or Informed by Charts? A Replication Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.781-790. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2744298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Data Representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigating the Use of a Dynamic Physical Bar Chart for Data Exploration and Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Woodruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23, pp.461 - 470. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 23 (1), pp.451 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377901v1</w:t>
+                <w:t xml:space="preserve">hal-01399108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Use of a Dynamic Physical Bar Chart for Data Exploration and Presentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faisal Taher</w:t>
+                <w:t xml:space="preserve">Embedded Data Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (1), pp.451 - 460. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 23, pp.461 - 470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2016.2598498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399108v1</w:t>
+                <w:t xml:space="preserve">hal-01377901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Psychophysical Investigation of Size as a Physical Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), pp.479 - 488. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2467951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Visual Representations: Investigating the Use of Tangible Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Transactions on Visualization and Computer Graphics, 20 (12), pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction Model for Visualizations Beyond The Desktop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (12), pp.2396 - 2405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Background Music Matter in Data Videos? A Study of Music's Impact on Persuasion, Engagement, and Recall in Existing Data Videos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">AR Data Ribbon: Break the Frame and Unroll Data in the Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narges Mahyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2026 - CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3772318.3791466⟩</w:t>
+              <w:t xml:space="preserve">AVI ’26 - 18th International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2026, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3811427.3811497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582996v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Data Harder to Read: Visualizations that Intentionally Increase Time and Effort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Memorability of Greenhouse Gas Emissions in Virtual Reality: An Evaluation of Enactment and Quiz-Based Gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpida Bampouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arka Majhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho Hamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI 2026 - 18th International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2026, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3811427.3811438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05372969v1</w:t>
+                <w:t xml:space="preserve">hal-05606263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AROM: Rambling Along Data in Augmented Reality to Explore Large Order of Magnitude Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+                <w:t xml:space="preserve">Does Background Music Matter in Data Videos? A Study of Music's Impact on Persuasion, Engagement, and Recall in Existing Data Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Mahyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2026 - CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224602v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization for Climate Action and Sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Subbaro</w:t>
+                <w:t xml:space="preserve">Making Data Harder to Read: Visualizations that Intentionally Increase Time and Effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viz4Climate 2024 - IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VisComm69388.2025.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798749v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the Environmental Impact of Dietary Choices: Exploring an Interactive Mini-World as a Proxy to Communicate Three Planetary Boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">AROM: Rambling Along Data in Augmented Reality to Explore Large Order of Magnitude Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on l'Interaction Humain-Machine (IHM '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIS 2025 - Workshop on Visualization for Communication at IEEE Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484088v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interdisciplinary Approach to Designing and Evaluating Data-Driven Interactive Experiences for Sustainable Decision-Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visualization for Climate Action and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen-Nicole Kostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Subbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HCI for Climate Change at CHI 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viz4Climate 2024 - IEEE VIS 2024 Workshop on Visualization for Climate Action and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103414v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edo: A Participatory Data Physicalization on the Climate Impact of Dietary Choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing the Environmental Impact of Dietary Choices: Exploring an Interactive Mini-World as a Proxy to Communicate Three Planetary Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Sauvé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2023 - 17th International Conference on Tangible Embedded and Embodied Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3569009.3572807⟩</w:t>
+              <w:t xml:space="preserve">35th Conference on l'Interaction Humain-Machine (IHM '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649792.3649804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906849v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Huron</w:t>
+                <w:t xml:space="preserve">An Interdisciplinary Approach to Designing and Evaluating Data-Driven Interactive Experiences for Sustainable Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
+              <w:t xml:space="preserve">Workshop on HCI for Climate Change at CHI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7961762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394592v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources de connaissances dans les ateliers de fabrication : objectifs et défis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">Edo: A Participatory Data Physicalization on the Climate Impact of Dietary Choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'23: 34ème Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583961.3583974⟩</w:t>
+              <w:t xml:space="preserve">TEI 2023 - 17th International Conference on Tangible Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Warsaw (POLAND), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3569009.3572807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015740v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ride Your Data : Raise your Arms, Scream, and Experience your Data from a Roller Coaster Cart</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">alt.VIS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Melbourne, Australia. pp.141--145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121896v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating Documentation Considered Harmful (Some of the Time)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ressources de connaissances dans les ateliers de fabrication : objectifs et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2022 - Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'23: 34ème Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808703v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning Situated Visualizations of Environmental Footprints in an Urban Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ride Your Data : Raise your Arms, Scream, and Experience your Data from a Roller Coaster Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Prouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS4Good - Visualization for Social Good workshop held as part of IEEE VIS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">alt.VIS 2022 - Workshop colocated with the IEEE VIS 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Hybrid, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770857v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do You See What You Mean? Using Predictive Visualizations to Reduce Optimism in Duration Estimates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Automating Documentation Considered Harmful (Some of the Time)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2022 - Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2022 - Workshop: Reimagining Systems for Learning Hands-on Creative and Maker Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans / Hybrid, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599998v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Anthropographics Promote Prosociality? A Review and Large-Sample Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Morais</w:t>
+                <w:t xml:space="preserve">Envisioning Situated Visualizations of Environmental Footprints in an Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bucchieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445637⟩</w:t>
+              <w:t xml:space="preserve">VIS4Good - Visualization for Social Good workshop held as part of IEEE VIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7053934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132731v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Transparency of Research Papers with Explorable Multiverse Analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Do You See What You Mean? Using Predictive Visualizations to Reduce Optimism in Duration Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300295⟩</w:t>
+              <w:t xml:space="preserve">CHI 2022 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491102.3502010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976951v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Locomotion and Visual Overview on Spatial Memory when Interacting with Wall Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Anthropographics Promote Prosociality? A Review and Large-Sample Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazareno Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300521⟩</w:t>
+              <w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama / Virtual, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077052v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Relevant are Incidental Power Poses for HCI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of Locomotion and Visual Overview on Spatial Memory when Interacting with Wall Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Schjerlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173588⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758764v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing the Transparency of Research Papers with Explorable Multiverse Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhraneel Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
+              <w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538595v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I Stay or Should I Go? Selecting Between Touch and Mid-Air Gestures for Large-Display Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How Relevant are Incidental Power Poses for HCI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Hornbæk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9_31⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399088v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Interactions with Physically Dynamic Bar Charts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2015 - Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702604⟩</w:t>
+              <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2017, New York, United States. pp.1409 - 1422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219056v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges for Data Physicalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring Interactions with Physically Dynamic Bar Charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Karnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhijit Karnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2015 - Proceedings of the SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.3237-3246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120152v1</w:t>
+                <w:t xml:space="preserve">hal-01219056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Should I Stay or Should I Go? Selecting Between Touch and Mid-Air Gestures for Large-Display Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Rønne Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Boring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
+              <w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.455-473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22698-9_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935978v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Conglei Shi</w:t>
+                <w:t xml:space="preserve">Opportunities and Challenges for Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Karnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828270v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting the Design and Fabrication of Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conglei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems (CHI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2014, Toronto, ON, Canada. pp.3845--3854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556288.2557310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781831v1</w:t>
+                <w:t xml:space="preserve">hal-00935978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Creating physical visualizations with makervis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiganesh Swaminathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conglei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2014 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.543-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2559206.2574788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849079v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Castet</w:t>
+                <w:t xml:space="preserve">Evaluating the Efficiency of Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Couture</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2013 Annual Conference on Human Factors in Computing Systems (CHI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2013, Paris, France. pp.2593-2602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772570v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2207676.2208691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694305v1</w:t>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MudPad: tactile feedback and haptic texture overlay for touch surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Borchers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces (ITS '10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404492v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAPbook: tangible widgets on multi-touch tables in groupware environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Jennings</w:t>
+                <w:t xml:space="preserve">Tangible Remote Controllers for Wall-Size Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tangible and Embedded Interaction (TEI'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1517664.1517725⟩</w:t>
+              <w:t xml:space="preserve">ACM annual conference on Human Factors in Computing Systems. CHI '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2012, Austin, TX, United States. pp.2865-2874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2207676.2208691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406561v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAP Widgets: Bridging the Gap Between Virtual and Physical Controls on Tabletops</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MudPad: tactile feedback and haptic texture overlay for touch surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Jennings</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsin Khoshabeh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Borchers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '09 SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Apr 2009, New York, United States. </w:t>
+              <w:t xml:space="preserve">ACM International Conference on Interactive Tabletops and Surfaces (ITS '10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2010, Saarebruck, Germany. pp.11-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1518701.1518779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1936652.1936655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406554v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SLAP Widgets: Bridging the Gap Between Virtual and Physical Controls on Tabletops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsin Khoshabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI '09 SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2009, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1518701.1518779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SLAPbook: tangible widgets on multi-touch tables in groupware environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsin Koshabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Tangible and Embedded Interaction (TEI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Feb 2009, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1517664.1517725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">REXband: A Multi-User Interactive Exhibit for Exploring Medieval Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on New interfaces for musical expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2007, New York, United States. pp.172-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1279740.1279773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6261,526 +6550,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Feasibility of a Participatory Data Physicalization of CO₂e Emissions for Dietary Choices in Collective Catering Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2025 - (poster track)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Vienna, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Data to Data Games: Exploring Public Engagement with Scientific Information through Serious Game Design Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle C. Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI 2025 - 19th International Conference on Tangible, Embedded, and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Bordeaux, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Windows: Towards Immersive Journeys into Global Living Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST 2024 - 30th ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Trier, Germany. pp.1 - 3, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3641825.3689694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Visualize Food Quantities to Prevent Food Waste? Examples and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIS 2022 - IEEE Visualization &amp; Visual Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Oklahoma City / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Physical Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Conference on Information Visualization (INFOVIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6790,344 +7079,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Production - Section Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Huron; Till Nagel; Lora Oehlberg; Wesley Willett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making with Data | Physical Design and Craft in a Data-Driven World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A K Peters/CRC Press, 2022, 9781032182223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vande Moere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, 2021, Springer Reference, 978-3-319-27648-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_94-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113248v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Welch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Elmqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourang Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11190, Springer, pp.185-220, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01388-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7137,154 +7426,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IHM : Interaction Humain/Machine, la méthode Ember</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ambre Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific mediation comic by Inria Communication Departement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7294,551 +7583,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Value Reading: The Use of Motion to Gradually Examine Data Involving Large Magnitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Windows: Towards a Workflow for Immersive Journeys into Global Living Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Ways of Being Transparent in Human-Computer Interaction Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Benjamin Vornhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Iarygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavous Salehzadeh Niksirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitely Maybe: Hedges And Boosters in the HCI Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing Visualization Studies as Registered Reports: Expected Benefits and Researchers' Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonni Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7848,100 +8137,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and tangible information visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00981521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7951,233 +8240,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Did Authors Value in the CHI'16 Reviews They Received?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Hornbæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2016 CHI Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.596 - 608, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2851581.2892576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization-Mediated Alleviation of the Planning Fallacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geoffrey Ellis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. DECISIVe : Workshop on Dealing with Cognitive Biases in Visualisations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8245,51 +8534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5EE38DA"/>
+    <w:nsid w:val="011688B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8476,51 +8765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-551X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177967234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9998-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200516v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen-Nicole Kostis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbarao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2025.3566453" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3388517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Moorman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2023.3286228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114844" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931257v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3023013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Hall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14443" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice E Rogowitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vande Moere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744298" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598608" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Taher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woodruff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847218v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791466" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649804" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103414v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583974" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808703v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bucchieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7053934" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3502010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445637" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976951v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhraneel Sarma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300295" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02077052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schjerlund" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300521" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01758764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173588" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel R&#248;nne Jakobsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boring" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9_31" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weichel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Karrer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936655" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Weiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jennings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Koshabeh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517664.1517725" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Khoshabeh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518779" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wolf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279740.1279773" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Brasier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3689694" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03832726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113248v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_94-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947243v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Welch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01388-2_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benjamin Vornhagen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarygina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavous Salehzadeh Niksirat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441049v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981521v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892576" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500560v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5092-551X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177967234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-4D-ic8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9998-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200516v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Assor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3634786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen-Nicole Kostis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbarao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2025.3566453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04552326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Koval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3388517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Moorman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2023.3286228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Hall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14443" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931257v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Morais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareno Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.3023013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Adriel Aseniero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114844" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice E Rogowitz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vande Moere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.8.10.127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2744298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Taher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woodruff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Hornb&#230;k" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2016.2598608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2467951" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847218v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05601415v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811427.3811497" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05606263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Bampouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Majhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Hamari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811427.3811438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Mahyar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791466" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VisComm69388.2025.00006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04798749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Subbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649804" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04103414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Prouzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7961762" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569009.3572807" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04121896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03808703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bucchieri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7053934" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3502010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445637" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02077052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schjerlund" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300521" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhraneel Sarma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300295" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01758764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173588" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Karnik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weichel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702604" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel R&#248;nne Jakobsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Boring" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22698-9_31" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702180" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiganesh Swaminathan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conglei Shi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01828270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559206.2574788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481359" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208691" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Karrer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Weiss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wagner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jennings" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Khoshabeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518779" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsin Koshabeh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517664.1517725" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wolf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279740.1279773" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Brasier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04910140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle C. Bats" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3689694" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03832726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981001v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04120663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02113248v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_94-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Welch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Elmqvist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourang Irani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01388-2_7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935384v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05524954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891197v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04891207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benjamin Vornhagen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iarygina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavous Salehzadeh Niksirat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441049v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00981521v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892576" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01500560v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>