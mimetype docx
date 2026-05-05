--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -261,174 +261,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04893842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager l’Île-de-France à la fin des années 2000 : la grande vitesse ferroviaire au prisme d’un processus de décentralisation contrarié</w:t>
+                <w:t xml:space="preserve">L’arrivée de Ouigo à Marne-la-Vallée Chessy : de la gestion de nouveaux flux à la ré-affirmation du pôle d’échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.111-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03281116v1</w:t>
+                <w:t xml:space="preserve">halshs-04020686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arrivée de Ouigo à Marne-la-Vallée Chessy : de la gestion de nouveaux flux à la ré-affirmation du pôle d’échanges</w:t>
+                <w:t xml:space="preserve">Aménager l’Île-de-France à la fin des années 2000 : la grande vitesse ferroviaire au prisme d’un processus de décentralisation contrarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 55, pp.54-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhcf.2326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04020686v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et enjeux de la localisation d’espaces de travail temporaires dans six grandes gares françaises</w:t>
               </w:r>
@@ -1597,484 +1597,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03598843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost ferroviaire, choix de gares et enjeux d'accessibilité : l'arrivée de Ouigo à Marne-la-Vallée Chessy</w:t>
+                <w:t xml:space="preserve">Pratiques et arbitrages des voyageurs occasionnels du train : quelle compréhension des offres ferroviaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Journée d’études acteurs-chercheurs « Quelles perspectives pour les lignes ferroviaires de desserte fine ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVMT et Région Nouvelle Aquitaine, événement Année européenne du rail 2021, Feb 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281119v1</w:t>
+                <w:t xml:space="preserve">halshs-03157917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et arbitrages des voyageurs occasionnels du train : quelle compréhension des offres ferroviaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Thu Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études acteurs-chercheurs « Quelles perspectives pour les lignes ferroviaires de desserte fine ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LVMT et Région Nouvelle Aquitaine, événement Année européenne du rail 2021, Feb 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03157917v1</w:t>
+                <w:t xml:space="preserve">hal-03375333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hoai Thu Thu</w:t>
+                <w:t xml:space="preserve">Opportunités et risques liés au développement du télétravail en Île-de-France, une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pigalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Future Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375333v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03375018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le low cost rencontre le TGV : Ouigo ou le renouvellement de l’espace-temps du voyage en train à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03338538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités et risques liés au développement du télétravail en Île-de-France, une approche interdisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low cost ferroviaire, choix de gares et enjeux d'accessibilité : l'arrivée de Ouigo à Marne-la-Vallée Chessy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03375018v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venir en train à grande vitesse low cost à Paris Île-de-France : pratiques et arbitrages des touristes</w:t>
               </w:r>
@@ -2356,228 +2356,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877690v1</w:t>
+                <w:t xml:space="preserve">hal-01135693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">53rd ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135693v1</w:t>
+                <w:t xml:space="preserve">hal-01135686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
+                <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
@@ -2595,647 +2608,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
+              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135686v1</w:t>
+                <w:t xml:space="preserve">hal-01135526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135526v1</w:t>
+                <w:t xml:space="preserve">halshs-00877690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d'interconnexion en question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Perrin</w:t>
+                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d’interconnexion en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Histoire des réseaux, des transports et des mobilités en Île-de-France</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'AHICF "Histoire des réseaux, des transports et des mobilités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852638v1</w:t>
+                <w:t xml:space="preserve">hal-01135715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d’interconnexion en question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrin</w:t>
+                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'AHICF "Histoire des réseaux, des transports et des mobilités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135715v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Perrin</w:t>
+                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852917v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
+                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135709v1</w:t>
+                <w:t xml:space="preserve">hal-01135704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrin</w:t>
+                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland® Paris et du Futuroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135704v1</w:t>
+                <w:t xml:space="preserve">hal-00852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland® Paris et du Futuroscope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d'interconnexion en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Histoire des réseaux, des transports et des mobilités en Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852918v1</w:t>
+                <w:t xml:space="preserve">hal-00852638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme d'affaires et grande vitesse ferroviaire en périphérie métropolitaine, le cas de l'Est parisien</w:t>
               </w:r>
@@ -3990,51 +3990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03730911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797621v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguil&#233;ra Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03161898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03730911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797621v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguil&#233;ra Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03161898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>