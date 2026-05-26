--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -261,174 +261,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04893842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arrivée de Ouigo à Marne-la-Vallée Chessy : de la gestion de nouveaux flux à la ré-affirmation du pôle d’échanges</w:t>
+                <w:t xml:space="preserve">Aménager l’Île-de-France à la fin des années 2000 : la grande vitesse ferroviaire au prisme d’un processus de décentralisation contrarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 55, pp.54-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhcf.2326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04020686v1</w:t>
+                <w:t xml:space="preserve">halshs-03281116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager l’Île-de-France à la fin des années 2000 : la grande vitesse ferroviaire au prisme d’un processus de décentralisation contrarié</w:t>
+                <w:t xml:space="preserve">L’arrivée de Ouigo à Marne-la-Vallée Chessy : de la gestion de nouveaux flux à la ré-affirmation du pôle d’échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire des chemins de fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.111-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhcf.2326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03281116v1</w:t>
+                <w:t xml:space="preserve">halshs-04020686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et enjeux de la localisation d’espaces de travail temporaires dans six grandes gares françaises</w:t>
               </w:r>
@@ -1597,484 +1597,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03598843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et arbitrages des voyageurs occasionnels du train : quelle compréhension des offres ferroviaires ?</w:t>
+                <w:t xml:space="preserve">Low cost ferroviaire, choix de gares et enjeux d'accessibilité : l'arrivée de Ouigo à Marne-la-Vallée Chessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études acteurs-chercheurs « Quelles perspectives pour les lignes ferroviaires de desserte fine ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LVMT et Région Nouvelle Aquitaine, événement Année européenne du rail 2021, Feb 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03157917v1</w:t>
+                <w:t xml:space="preserve">hal-03281119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques et arbitrages des voyageurs occasionnels du train : quelle compréhension des offres ferroviaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Journée d’études acteurs-chercheurs « Quelles perspectives pour les lignes ferroviaires de desserte fine ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LVMT et Région Nouvelle Aquitaine, événement Année européenne du rail 2021, Feb 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375333v1</w:t>
+                <w:t xml:space="preserve">halshs-03157917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités et risques liés au développement du télétravail en Île-de-France, une approche interdisciplinaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Pigalle</w:t>
+                <w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Thu Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03375018v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le low cost rencontre le TGV : Ouigo ou le renouvellement de l’espace-temps du voyage en train à grande vitesse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunités et risques liés au développement du télétravail en Île-de-France, une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pigalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Future Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03338538v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03375018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost ferroviaire, choix de gares et enjeux d'accessibilité : l'arrivée de Ouigo à Marne-la-Vallée Chessy</w:t>
+                <w:t xml:space="preserve">Quand le low cost rencontre le TGV : Ouigo ou le renouvellement de l’espace-temps du voyage en train à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281119v1</w:t>
+                <w:t xml:space="preserve">halshs-03338538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venir en train à grande vitesse low cost à Paris Île-de-France : pratiques et arbitrages des touristes</w:t>
               </w:r>
@@ -2356,241 +2356,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135693v1</w:t>
+                <w:t xml:space="preserve">halshs-00877690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
+              <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135686v1</w:t>
+                <w:t xml:space="preserve">hal-01135693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
+                <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
@@ -2608,634 +2595,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">53rd ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135526v1</w:t>
+                <w:t xml:space="preserve">hal-01135686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877690v1</w:t>
+                <w:t xml:space="preserve">hal-01135526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d’interconnexion en question</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrin</w:t>
+                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d'interconnexion en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'AHICF "Histoire des réseaux, des transports et des mobilités"</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Histoire des réseaux, des transports et des mobilités en Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135715v1</w:t>
+                <w:t xml:space="preserve">hal-00852638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Perrin</w:t>
+                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852917v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d’interconnexion en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'AHICF "Histoire des réseaux, des transports et des mobilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135709v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrin</w:t>
+                <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) : Industrie, Villes et Régions dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135704v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland® Paris et du Futuroscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Perrin</w:t>
+                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852918v1</w:t>
+                <w:t xml:space="preserve">hal-01135704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de la grande vitesse ferroviaire dans la métropole parisienne - Dessertes et gares d'interconnexion en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland® Paris et du Futuroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association pour l'Histoire des Chemins de Fer (AHICF) : Histoire des réseaux, des transports et des mobilités en Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852638v1</w:t>
+                <w:t xml:space="preserve">hal-00852918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme d'affaires et grande vitesse ferroviaire en périphérie métropolitaine, le cas de l'Est parisien</w:t>
               </w:r>
@@ -3990,51 +3990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281116v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2326" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03730911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797621v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguil&#233;ra Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03161898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhcf.2326" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020686v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01748061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boutueil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03730911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Augendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797621v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguil&#233;ra Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5768" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03161898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PESC2032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>