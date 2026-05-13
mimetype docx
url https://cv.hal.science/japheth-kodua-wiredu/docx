--- v0 (2026-04-06)
+++ v1 (2026-05-13)
@@ -160,317 +160,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionizing Nursing and Midwifery Informatics Curriculum Evaluation in Ghana: A Data-Driven Machine Learning Approach</w:t>
+                <w:t xml:space="preserve">An Enhanced RNS-AES Encryption Scheme with CBC Mode and HMAC for Secure and Authenticated Data Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iven Aabaah</w:t>
+                <w:t xml:space="preserve">Stephen Akobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakaweri Emmanuel Batowise</w:t>
+                <w:t xml:space="preserve">Mohammed Ibrahim Daabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Abuba Seidu</w:t>
+                <w:t xml:space="preserve">Moses Apambila Agebure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Systems and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.442-460. </w:t>
+              <w:t xml:space="preserve">Earthline Journal of Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1091-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51519/journalisi.v7i1.1018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34198/ejms.15625.10911112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298178v1</w:t>
+                <w:t xml:space="preserve">hal-05359497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced RNS-AES Encryption Scheme with CBC Mode and HMAC for Secure and Authenticated Data Protection</w:t>
+                <w:t xml:space="preserve">Revolutionizing Nursing and Midwifery Informatics Curriculum Evaluation in Ghana: A Data-Driven Machine Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Akobre</w:t>
+                <w:t xml:space="preserve">Iven Aabaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ibrahim Daabo</w:t>
+                <w:t xml:space="preserve">Bakaweri Emmanuel Batowise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Apambila Agebure</w:t>
+                <w:t xml:space="preserve">Nelson Abuba Seidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthline Journal of Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1091-1112. </w:t>
+              <w:t xml:space="preserve">Journal of Information Systems and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.442-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34198/ejms.15625.10911112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51519/journalisi.v7i1.1018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359497v1</w:t>
+                <w:t xml:space="preserve">hal-05298178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Framework for Theoretical and Experimental Evaluation of Classical and Modern Sorting Algorithms in Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Akobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iven Aabaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Adam Wumpini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -517,77 +517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Theory to Application: Evaluating the Efficiency, Scalability and Predictability of Classical and Modern Sorting Algorithms in Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Akobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iven Aabaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Adam Wumpini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -619,235 +619,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Generative AI in Academic Integrity and Learning Outcomes: A Case Study in the Upper East Region</w:t>
+                <w:t xml:space="preserve">Enhancing Accessibility and Engagement in Computer Science Education for Diverse Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Seidu Abuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Zakaria</w:t>
+                <w:t xml:space="preserve">Reuben Wiredu Acheampong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Research in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (7), pp.214-232. </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (10), pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ajrcos/2024/v17i7491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/ajrcos/2024/v17i10509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667501v1</w:t>
+                <w:t xml:space="preserve">hal-05117990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Accessibility and Engagement in Computer Science Education for Diverse Learners</w:t>
+                <w:t xml:space="preserve">Impact of Generative AI in Academic Integrity and Learning Outcomes: A Case Study in the Upper East Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Seidu Abuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuben Wiredu Acheampong</w:t>
+                <w:t xml:space="preserve">Hassan Zakaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Research in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (10), pp.45-61. </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (7), pp.214-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ajrcos/2024/v17i10509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/ajrcos/2024/v17i7491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117990v1</w:t>
+                <w:t xml:space="preserve">hal-04667501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Analysis and Optimization Techniques for Base Conversion Algorithms in Computational Systems</w:t>
               </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Atiyire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Seidu Abuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Wiredu Acheampong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Innovative Science and Research Technology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.235-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Aabaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Wiredu Acheampong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of advanced research in computer science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (6), pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1080,74 +1080,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Seidu Abuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zakaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Research in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (8), pp.70-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/ajrcos/2024/v17i7491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118108v1</w:t>
@@ -1158,77 +1158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Initial Guesses for Nonlinear System Solvers Using Machine Learning: A Comparative Study of Classification Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iven Aabaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japheth Kodua Wiredu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakaweri Emmanuel Batowise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (12), pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Seidu Abuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Atiyire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Wiredu Acheampong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Research in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (8), pp.100-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Seidu Abuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Atiyire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuben Wiredu Acheampong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Research in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (8), pp.100-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1855AD3F"/>
+    <w:nsid w:val="3463A8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2051,51 +2051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/japheth-kodua-wiredu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0313-5011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iven Aabaah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japheth Kodua Wiredu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakaweri Emmanuel Batowise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Abuba Seidu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51519/journalisi.v7i1.1018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akobre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ibrahim Daabo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Apambila Agebure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34198/ejms.15625.10911112" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Adam Wumpini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63158/journalisi.v7i4.1287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Seidu Abuba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zakaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i7491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Wiredu Acheampong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i10509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Atiyire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/IJISRT24AUG066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aabaah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v15i6.7152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14445/23488387/IJCSE-V11I12P102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i8493" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Armah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Atia Awonekai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugochukwu Franklin Owagu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2023/v16i4387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Musah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akolgo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajcm.2023.134036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/japheth-kodua-wiredu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0313-5011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359497v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Akobre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japheth Kodua Wiredu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ibrahim Daabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Apambila Agebure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34198/ejms.15625.10911112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iven Aabaah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakaweri Emmanuel Batowise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Abuba Seidu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51519/journalisi.v7i1.1018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Adam Wumpini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63158/journalisi.v7i4.1287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Seidu Abuba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Wiredu Acheampong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i10509" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zakaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i7491" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Atiyire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38124/ijisrt/IJISRT24AUG066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aabaah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26483/ijarcs.v15i6.7152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14445/23488387/IJCSE-V11I12P102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2024/v17i8493" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Armah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Atia Awonekai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugochukwu Franklin Owagu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajrcos/2023/v16i4387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Musah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akolgo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajcm.2023.134036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>